--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2233,282 +2233,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learned Uncertainty Tubes via Recurrent Neural Networks for Planning Robust Robot Motions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
+                <w:t xml:space="preserve">Jessica Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dutau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sidobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636454v1</w:t>
+                <w:t xml:space="preserve">hal-04507806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Corsini</w:t>
+                <w:t xml:space="preserve">Learned Uncertainty Tubes via Recurrent Neural Networks for Planning Robust Robot Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Wasiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507806v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer-Based Prediction of Human Motions and Contact Forces for Physical Human-Robot Interaction</w:t>
               </w:r>
@@ -4934,51 +4934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on learning sensitivity metrics for a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5385,51 +5385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F02D1C73"/>
+    <w:nsid w:val="D5F41AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5616,51 +5616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcognetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4996-5914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021224v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Belvedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Srour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226725v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pallottino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kanoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3410152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Nikolaidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3100603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2931137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stegagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H B&#252;lthoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2593454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicastro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-SF-4024.00006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488973v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fuser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215765v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fusco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marcellini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids43949.2019.9035017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Patota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Fioretti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487583" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803336" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Mohammadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943135" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Peliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6630822" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bulthoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stegagno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cognetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094635" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcognetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4996-5914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021224v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Belvedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Srour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226725v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pallottino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kanoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3410152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Nikolaidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3100603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2931137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stegagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H B&#252;lthoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2593454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicastro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-SF-4024.00006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488973v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fuser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215765v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fusco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marcellini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids43949.2019.9035017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Patota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Fioretti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487583" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803336" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Mohammadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943135" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Peliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6630822" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bulthoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stegagno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cognetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094635" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>