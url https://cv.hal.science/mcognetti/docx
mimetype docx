--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -5385,51 +5385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5F41AA8"/>
+    <w:nsid w:val="B3BF8CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>