--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -80,50 +80,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mcognetti</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4996-5914</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=NAq-dYcAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -240,1649 +261,1649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity-Aware Model Predictive Control for Robots with Parametric Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Belvedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.3039-3058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2025.3554415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Sensitivity-Aware Chance-Constrained MPC for Efficient Handling of Multiple Uncertainty Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (10), pp.10330 - 10337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2025.3597863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Sensitivity-Aware Trajectory Planning for a Redundant Robotic Manipulator Under Payload Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (2), pp.1561-1568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3519857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear MPC for Physical Human-Aerial Robot Interaction in Collaborative Transportation Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzalez-Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal Ollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (10), pp.9670 - 9677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2025.3597854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Sensing for Data Quality Improvement in Model Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Pallottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kanoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Salaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3410152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning with Accuracy Optimization based on Learned Sensitivity Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (11), pp.10113-10120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3468149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy in Physical Human-Robot Interaction: a Brief Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Selvaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanos Nikolaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Siciliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2021.3100603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception-Aware Human-Assisted Navigation of Mobile Robots on Persistent Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aggravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Salaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (3), pp.4711-4718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2020.3003882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Optimal Perception-Aware Trajectory Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Salaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Spica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2019.2931137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Identification of the Franka Emika Panda Robot With Retrieval of Feasible Parameters Using Penalty-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (4), pp.4147-4154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2019.2931248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground and Aerial Mutual Localization Using Anonymous Relative-Bearing Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich H Bülthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (5), pp.1133 - 1151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2016.2593454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-task Cooperative Control in a Heterogeneous Ground-Air Robot Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Nicastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (5), pp.53-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Measurement Scenarios for Anonymous Mutual Localization in Multi-UAV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (28), pp.13-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20121003-3-SF-4024.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1892,2726 +1913,2726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact-Robust Trajectory Planning via Parametric Sensitivity Analysis for Hybrid Robotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Belvedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust RL Navigation Via Sensitivity-Aware Observation Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IROS 2025 Workshop TARo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Linear Complementarity based MPC for Aerial Physical Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Fuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Nguyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2025, Charlotte (USA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for Handover and Co-working with Drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dutau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sidobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction (HRI '24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. pp.302-306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3610978.3640590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned Uncertainty Tubes via Recurrent Neural Networks for Planning Robust Robot Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Conference on Artificial Intelligence (ECAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer-Based Prediction of Human Motions and Contact Forces for Physical Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kanoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Yokohama, France. pp.3161-3167, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215765v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of Sensitivity-Aware Trajectory Planning for a Quadrotor UAV Under Parametric Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Belvedere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2024 - International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania Crete, Greece. pp.572-578, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Control Active Perception for Human-Assisted Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Aggravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Salaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-RIM 2020 - 2nd Italian Conference on Robotics and Intelligent Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-based Whole-Body Planning/Replanning for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE-RAS 19th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toronto, Canada. pp.511-517, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Humanoids43949.2019.9035017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Active Sensing with Process and Measurement Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Salaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2018 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.2118-2125, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anytime Whole-Body Planning/Replanning for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE-RAS 18th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beijing, China. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid whole-body planning for loco-manipulation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.4741-4746, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time pursuit-evasion with humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Patota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Scianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.4090-4095, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time planning and execution of evasive motions for a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.4200-4206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body planning for humanoids along deformable tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentino Fioretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1615-1620, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearrangement planning using object-centric and robot-centric action spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer E King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha S Srinivasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3940-3947, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsically stable MPC for humanoid gait generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Scianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.601-606, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body motion planning for humanoids based on CoM movement primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE-RAS 15th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1090-1095, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-oriented whole-body planning for humanoids based on hybrid motion generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.4071-4076, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative control of a heterogeneous multi-robot system based on relative localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Peliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.350-356, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative localization and identification in a heterogeneous multi-robot system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Peliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.1857-1864, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6630822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Mutual Localization with Anonymous Bearing Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Oriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Bulthoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, St Paul, United States. pp.791-798, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Localization using Anonymous Bearing Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stegagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oriolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.469-474, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4621,137 +4642,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion and Telepresence in Virtual and Real Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Spada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Proceedings in Advanced Robotics. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Locomotion and Telepresence in Virtual and Real Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-98, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-89327-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4761,143 +4782,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Identification of the Franka Emika Panda Robot with Retrieval of Feasible Parameters Using Penalty-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Gaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4907,257 +4928,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on learning sensitivity metrics for a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ait Bouhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned Sensitivity Metrics for Robust and Accurate Motion Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5167,157 +5188,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Motion Planning and Accuracy Optimization based on Learned Sensitivity Metric (Video)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5385,51 +5406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3BF8CA5"/>
+    <w:nsid w:val="A4EC313F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5616,51 +5637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcognetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4996-5914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021224v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Belvedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554415" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Srour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226725v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Napolitano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pallottino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kanoulas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3410152" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Nikolaidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3100603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2931137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931248" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stegagno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H B&#252;lthoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2593454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicastro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.463" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-SF-4024.00006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488973v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fuser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215765v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fusco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marcellini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids43949.2019.9035017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Patota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286936v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Fioretti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487583" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803336" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Mohammadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943135" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Peliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6630822" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bulthoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stegagno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cognetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094635" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265294v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcognetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4996-5914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NAq-dYcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Belvedere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cognetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3554415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208652v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zhu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Srour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3519857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226725v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Napolitano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pallottino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kanoulas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3410152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wasiela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3468149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Selvaggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Nikolaidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siciliano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3100603" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aggravi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3003882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spica" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2931137" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Oliva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stegagno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich H B&#252;lthoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2593454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nicastro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Alvarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20121003-3-SF-4024.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488973v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fuser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Farina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007833" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04507806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cauchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dutau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Corsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sidobre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610978.3640590" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04636454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ait Bouhsain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215765v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rizzo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611211" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marcellini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556958" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103583v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids43949.2019.9035017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460476" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989550" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele de Simone" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Patota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lanari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989470" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487614" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Fioretti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487301" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer E King" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha S Srinivasa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487583" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803336" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Mohammadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363504" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943135" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Peliti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6630822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Bulthoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stegagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cognetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094635" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89327-3_7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642304v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04027078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04642257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>