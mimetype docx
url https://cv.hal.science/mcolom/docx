--- v0 (2026-04-08)
+++ v1 (2026-05-02)
@@ -577,278 +577,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable JPEG Quantization Table Estimator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The approach to reproducible research of the Image Processing On Line (IPOL) journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2022.399⟩</w:t>
+              <w:t xml:space="preserve">Informatio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35643/Info.27.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858141v1</w:t>
+                <w:t xml:space="preserve">hal-04122026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The approach to reproducible research of the Image Processing On Line (IPOL) journal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reliable JPEG Quantization Table Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Nikoukhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (1), </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.173-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35643/Info.27.1.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2022.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122026v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the daily reproduction number of COVID-19 by inverting the renewal equation using a variational technique</w:t>
               </w:r>
@@ -1326,278 +1326,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Daily Measure of the SARS-CoV-2 Effective Reproduction Number for all Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the IPOL Journal for Online Reproducible Research in Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Zamene Boulmezaoud</w:t>
+                <w:t xml:space="preserve">Tristan Dagobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Álvarez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo de Franchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Grompone Von Gioi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2020.304⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.6384-6390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3032100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135000v1</w:t>
+                <w:t xml:space="preserve">hal-03135023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the IPOL Journal for Online Reproducible Research in Remote Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Daily Measure of the SARS-CoV-2 Effective Reproduction Number for all Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Zamene Boulmezaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.6384-6390. </w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.191-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2020.3032100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2020.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135023v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local JPEG Grid Detector via Blocking Artifacts, a Forgery Detection Tool</w:t>
               </w:r>
@@ -1993,248 +1993,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric Multiscale Blind Estimation of Intensity-Frequency-Dependent Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Image Blind Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoni Buades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (10), pp.3162-3175. </w:t>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.3149-3161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2438537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2439041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135052v1</w:t>
+                <w:t xml:space="preserve">hal-03135055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Image Blind Denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric Multiscale Blind Estimation of Intensity-Frequency-Dependent Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Colom</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Buades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 24 (10), pp.3149-3161. </w:t>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.3162-3175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2439041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2438537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135055v1</w:t>
+                <w:t xml:space="preserve">hal-03135052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric noise estimation method for raw images</w:t>
               </w:r>
@@ -2857,399 +2857,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVD-SaaS: Online Verifiable Data Science as a Service, an architecture of microservices for industrial artificial-intelligence applications: Architecture and study cases</w:t>
+                <w:t xml:space="preserve">MaskSim: Detection of synthetic images by masked spectrum similarity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Armando Hernandez Gonzalez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanhao LI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Sixth International Conference on Intelligent Computing in Data Sciences (ICDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icds62089.2024.10756305⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.3855-3865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812531v1</w:t>
+                <w:t xml:space="preserve">hal-04716636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blockchain-based unified PID with applications in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Hernandez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Blockchain Computing and Applications (BCCA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/bcca62388.2024.10844401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaskSim: Detection of synthetic images by masked spectrum similarity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OVD-SaaS: Online Verifiable Data Science as a Service, an architecture of microservices for industrial artificial-intelligence applications: Architecture and study cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Hernandez Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhao LI</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Billel Yadoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.3855-3865, </w:t>
+              <w:t xml:space="preserve">2024 Sixth International Conference on Intelligent Computing in Data Sciences (ICDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW63382.2024.00390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icds62089.2024.10756305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716636v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the AI Startups creation business and management model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Armando Hernandez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,533 +3290,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development Efforts for Reproducible Research: Platform, Library and Editorial Investment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection a contrario de la double compression vidéo et application préliminaire à la détection de deepfakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bammey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRPR 2022: Reproducible Research in Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229847v1</w:t>
+                <w:t xml:space="preserve">hal-04473498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-snapshot inversion of interferometric synthetic aperture microwave radiometry observations for remote sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRNU-based source camera statistical certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Musé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352689⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Workshop on Information Forensics and Security (WIFS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIFS58808.2023.10375045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473824v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection a contrario de la double compression vidéo et application préliminaire à la détection de deepfakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+                <w:t xml:space="preserve">Multi-snapshot inversion of interferometric synthetic aperture microwave radiometry observations for remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Dunitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images GRETSI 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Gênes, Italy. pp.457-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473498v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRNU-based source camera statistical certification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development Efforts for Reproducible Research: Platform, Library and Editorial Investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Morel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Armando Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Perraud</w:t>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Workshop on Information Forensics and Security (WIFS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nuremberg, Germany. </w:t>
+              <w:t xml:space="preserve">RRPR 2022: Reproducible Research in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.3-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIFS58808.2023.10375045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40773-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478545v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Semantic Evaluation of Image Forensics Tools: Methodology and Database</w:t>
               </w:r>
@@ -4315,286 +4315,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JPEG Grid Detection based on the Number of DCT Zeros and its Application to Automatic and Localized Forgery Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+                <w:t xml:space="preserve">J Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rougé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">T Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">J M Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789495v1</w:t>
+                <w:t xml:space="preserve">hal-03859737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG Grid Detection based on the Number of DCT Zeros and its Application to Automatic and Localized Forgery Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tina Nikoukhah</w:t>
+                <w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Anger</w:t>
+                <w:t xml:space="preserve">Bernard Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ehret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J M Morel</w:t>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859737v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IPOL Demo System: A Scalable Architecture of Microservices for Reproducible Research</w:t>
               </w:r>
@@ -4710,51 +4710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface of the proceedings of the First International Workshop on Reproducible Research in Pattern Recognition, RRPR 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPOL: a new journal for fully reproducible research; analysis of four years development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Limare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,51 +4958,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Research in Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Research in Pattern Recognition: Third International Workshop, RRPR 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,51 +5219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible Research in Pattern Recognition, Second International Workshop, RRPR 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5539,51 +5539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Platforms for Reproducible Research and Augmented Publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5812,51 +5812,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability, Reproducibility, Replicability, Reusability (4R) in Journals' Policies and Software/Data Management in Scientific Publications: A Survey, Discussion, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Armando Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Colom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6350,51 +6350,51 @@
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04124122v1</w:t>
+                <w:t xml:space="preserve">tel-04124122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6723,51 +6723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADA4354F"/>
+    <w:nsid w:val="2214A274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6954,51 +6954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcolom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2636-0656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067643272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2024.1491823" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105112118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7070119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.390" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assouel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3109730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Zamene Boulmezaoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#193;lvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2020.304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone Von Gioi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hessel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3032100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2020.283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2438537" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2439041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.90" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buades" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492912000062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560505v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lisani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014220400004084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iknoor Singh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bontcheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacvw65960.2025.00148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hernandez Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Yadoughi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icds62089.2024.10756305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bcca62388.2024.10844401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emctech63049.2024.10741662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Armando Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352689" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS58808.2023.10375045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBF50991.2021.9465095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Anger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ehret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escobar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Monz&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01616745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01181282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Limare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poptcheva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abramatic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04124122v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02418066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Abal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arrecio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:adad38a1d06e0538449dfabd5e961e3db038fab3;origin=https://github.com/ipol-journal/ipolDevel;visit=swh:1:snp:f0fc8de5df1ca0ce650d37da703daa69201a1828;anchor=swh:1:rev:a7b4f4bb8c647c868517eee56856e8c9b80cb3a6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcolom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2636-0656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067643272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2024.1491823" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164023v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gardella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mus&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2024.462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bammey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Nikoukhah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone von Gioi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicola&#239;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35643/Info.27.1.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2022.399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122172v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105112118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7070119" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.390" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assouel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3109730" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dagobert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Franchis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone Von Gioi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hessel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.3032100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Zamene Boulmezaoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#193;lvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2020.304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2020.283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000450" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2018.205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Buades" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2016.124" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2439041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2438537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.31.000863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.90" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buades" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492912000062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560505v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Lisani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014220400004084" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iknoor Singh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Bontcheva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacvw65960.2025.00148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao LI" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW63382.2024.00390" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Hernandez Gonzalez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/bcca62388.2024.10844401" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Germain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Yadoughi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icds62089.2024.10756305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emctech63049.2024.10741662" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Perraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS58808.2023.10375045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352689" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Armando Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wacv51458.2022.00244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897605" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWBF50991.2021.9465095" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Anger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ehret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01571616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Ar&#233;valo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escobar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Monz&#243;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56414-2_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01616745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01181282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Limare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lopresti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40773-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172999v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489385v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Ehret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Grompone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Poptcheva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vanderborght" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#363;ta Binkyt&#279;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322522v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134056v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benito Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abramatic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Graf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04124122v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02418066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Abal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Arrecio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:adad38a1d06e0538449dfabd5e961e3db038fab3;origin=https://github.com/ipol-journal/ipolDevel;visit=swh:1:snp:f0fc8de5df1ca0ce650d37da703daa69201a1828;anchor=swh:1:rev:a7b4f4bb8c647c868517eee56856e8c9b80cb3a6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>