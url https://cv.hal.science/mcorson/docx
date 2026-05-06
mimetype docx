--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michael Corson </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de recherche (depuis 2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -168,7486 +174,7620 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing trade-offs between milk production and greenhouse gas emissions on French dairy farms using vine-copula-based regressions</w:t>
+                <w:t xml:space="preserve">Towards farm-level net-zero greenhouse gas emissions: Contributions of climate mitigation actions – A study of four European crop and dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Ouachene</w:t>
+                <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Corson</w:t>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Czado</w:t>
+                <w:t xml:space="preserve">Andrea Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deise Aline Knob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amie Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.148009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562584v1</w:t>
+                <w:t xml:space="preserve">hal-05571842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbivore farms that promote biodiversity: a model for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 104, pp.73-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol104-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing trade-offs between milk production and greenhouse gas emissions on French dairy farms using vine-copula-based regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Ouachene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Czado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 554, pp.148009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.148009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04748421v1</w:t>
+                <w:t xml:space="preserve">hal-05562584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fermes d'élevage herbivore qui favorisent la biodiversité, un modèle pour demain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael S Corson</w:t>
+                <w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ouachene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Czado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (2), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179010v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of divided ponds on fish diets in polyculture: insights from carbon and nitrogen stable isotopes in trophic webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Purco Ralairison Ralien</w:t>
+                <w:t xml:space="preserve">Les fermes d'élevage herbivore qui favorisent la biodiversité, un modèle pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Glinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S Corson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aff2.70161⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455391v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance environnementale des fermes d’élevage favorisant la biodiversité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of divided ponds on fish diets in polyculture: insights from carbon and nitrogen stable isotopes in trophic webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purco Ralairison Ralien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazi Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.e70161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aff2.70161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158302v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance environnementale des fermes d’élevage favorisant la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Mondière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275868v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Afassi</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.103798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326968v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Afassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04669647v1</w:t>
+                <w:t xml:space="preserve">hal-04326968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l’agroécologie : le ré-ensauvagement agricole, une perspective pour les systèmes d’élevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ouachene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7714⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.104089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275879v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Au-delà de l’agroécologie : le ré-ensauvagement agricole, une perspective pour les systèmes d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027966v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved indicator framework to assess and optimise ecosystem services provided by permanent grasslands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109765⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052776v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of mountain grassland farms with mixed cattle systems: use of bioeconomic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakary R Diakité</w:t>
+                <w:t xml:space="preserve">An improved indicator framework to assess and optimise ecosystem services provided by permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">J. Tzilivakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
+                <w:t xml:space="preserve">D.J. Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19, pp.100259. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.109765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2023.100259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214102v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting and applying the rewilding score to assess the biodiversity potential of cattle-oriented farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of mountain grassland farms with mixed cattle systems: use of bioeconomic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakary R Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111165⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.100259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2023.100259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275859v1</w:t>
+                <w:t xml:space="preserve">hal-04214102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adapting and applying the rewilding score to assess the biodiversity potential of cattle-oriented farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.111165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611420v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond agroecology: Agricultural rewilding, a prospect for livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 199, pp.103410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 199, pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611459v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.114537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611448v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinout Heijungs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviormetrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940388v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t>
+              <w:t xml:space="preserve">Behaviormetrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.491-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242311v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of LCA to decision making: A scenario analysis in territorial agricultural production systems</w:t>
+                <w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noélie Borghino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Menasseri-Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Fleuet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112288⟩</w:t>
+              <w:t xml:space="preserve">Nitrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221013v1</w:t>
+                <w:t xml:space="preserve">hal-03242311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution of LCA to decision making: A scenario analysis in territorial agricultural production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Borghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fleuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.112288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930189v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profit stability of mixed dairy and beef production systems of the mountain area of southern Auvergne (France) in the face of price variations: Bioeconomic simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Galludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.01.012⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 232, pp.103906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079249v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Profit stability of mixed dairy and beef production systems of the mountain area of southern Auvergne (France) in the face of price variations: Bioeconomic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakary Diakite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 171, pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154622v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962156v1</w:t>
+                <w:t xml:space="preserve">hal-02154622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling environmental effects of selected agricultural management strategies with regional statistically based screening LCA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-017-1300-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02621830v1</w:t>
+                <w:t xml:space="preserve">hal-01962156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viande et ressource en eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling environmental effects of selected agricultural management strategies with regional statistically based screening LCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Daniel Avadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.12-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-017-1300-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617577v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative models of &amp;lt;em&amp;gt;Rhipicephalus&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Boophilus&amp;lt;/em&amp;gt;) ticks: historical review and synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Production de viande et ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pete D. Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.1942⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02628456v1</w:t>
+                <w:t xml:space="preserve">hal-02617577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data strategy for environmental assessment of agricultural regions via LCA: case study of a French catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantitative models of &amp;lt;em&amp;gt;Rhipicephalus&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Boophilus&amp;lt;/em&amp;gt;) ticks: historical review and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiao-Hsuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete D. Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-016-1036-6⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (9), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.1942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01461159v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Data strategy for environmental assessment of agricultural regions via LCA: case study of a French catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nitschelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-016-1036-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01472550v1</w:t>
+                <w:t xml:space="preserve">hal-01461159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, méthodes et outils pour l’évaluation multicritère de la durabilité des systèmes agricoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Labbé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396257v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing environmental impacts of native and introduced freshwater prawn farming in Brazil and the influence of better effluent management using LCA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Concepts, méthodes et outils pour l’évaluation multicritère de la durabilité des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.219-226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167158v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of French and Brazilian broiler chicken production scenarios: An LCA approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing environmental impacts of native and introduced freshwater prawn farming in Brazil and the influence of better effluent management using LCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião Roberto Soares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. A. O. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. C. Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. F. M. Camargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 444, pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209179v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards eco-efficient agriculture and food systems: theory, praxis and future challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Environmental impacts of French and Brazilian broiler chicken production scenarios: An LCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamilson Prudêncio da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Roberto Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.222-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209227v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of emission-factor uncertainty and farm-characteristic variability in LCA estimates of environmental impacts of French dairy farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards eco-efficient agriculture and food systems: theory, praxis and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobo Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tara Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyotada Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Huisingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 81, pp.150-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.046⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 73, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209251v1</w:t>
+                <w:t xml:space="preserve">hal-01209227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dairy production system, breed and co-product handling methods on environmental impacts at farm level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of emission-factor uncertainty and farm-characteristic variability in LCA estimates of environmental impacts of French dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209113v1</w:t>
+                <w:t xml:space="preserve">hal-01209251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequential LCA of switching from maize silage-based to grass-based dairy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (8), pp.1470-1484. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0605-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Effect of dairy production system, breed and co-product handling methods on environmental impacts at farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 129, pp.44-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 120, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209117v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209171v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of farming practices for greenhouse gas mitigation and subsequent alternative land-use on environmental impacts of beef-cattle production systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002200⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209148v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’utilisation de l’eau en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of farming practices for greenhouse gas mitigation and subsequent alternative land-use on environmental impacts of beef-cattle production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.860-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209147v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a soil compaction indicator in life cycle assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’utilisation de l’eau en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.239-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209124v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Development of a soil compaction indicator in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis A. Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (7), pp.1316 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0586-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209094v1</w:t>
+                <w:t xml:space="preserve">hal-01209124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer les impacts environnementaux des systèmes de production agricole par analyse de cycle de vie avec les données du Réseau d’information comptable agricole (RICA) français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.248-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2012.0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reference values to assess environmental sustainability of dairy farms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leterme</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.434-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1742170511000329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00849188v1</w:t>
+                <w:t xml:space="preserve">hal-01209094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use by livestock: a global perspective for a regional issue ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using reference values to assess environmental sustainability of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Acosta Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen S. Wiedemann</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/af.2012-0036⟩</w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1742170511000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956073v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Water use by livestock: a global perspective for a regional issue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen S. Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/af.2012-0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209103v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring sustainable farming scenarios at a regional scale: an application to dairy farms in Brittany</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00849189v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Exploring sustainable farming scenarios at a regional scale: an application to dairy farms in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Acosta Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mikolasek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">S. Lopez Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28, pp.208-214. </w:t>
+              <w:t xml:space="preserve">, 2012, 28, pp.160-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840495v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de systèmes de production laitiers : comparaison des systèmes conventionnels et biologiques avec l'outil EDEN</w:t>
+                <w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">T. E. Ewoukem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mikolasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Eyango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.208-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642098v1</w:t>
+                <w:t xml:space="preserve">hal-00840495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de Cycle de Vie : un nouveau regard sur les systèmes de production agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Évaluation environnementale de systèmes de production laitiers : comparaison des systèmes conventionnels et biologiques avec l'outil EDEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Roger, F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.32-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461055v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact Carbone en production de canards à rôtir : une approche de terrain des systèmes d'élevage sur caillebotis et sur litière.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’analyse de Cycle de Vie : un nouveau regard sur les systèmes de production agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kanyarushoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1dpv-x981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663366v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître et maximiser les bénéfices environnementaux liés à l’azote chez les légumineuses, à l’échelle de la culture, de la rotation et de l’exploitation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'impact Carbone en production de canards à rôtir : une approche de terrain des systèmes d'élevage sur caillebotis et sur litière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">François Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.31-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173243v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Farm Evaluation of Forage Mixtures and Grazing Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 102 (4), pp.1201-1209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/agronj2009.0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Connaître et maximiser les bénéfices environnementaux liés à l’azote chez les légumineuses, à l’échelle de la culture, de la rotation et de l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.45-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 11, pp.25-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/sfqh-ek72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173244v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+                <w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Germain</w:t>
+                <w:t xml:space="preserve">Elise Lô-Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aubert</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02666716v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational method for the evaluation of resource use and environmental impacts of dairy farms by life cycle assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460897v1</w:t>
+                <w:t xml:space="preserve">hal-02666716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An operational method for the evaluation of resource use and environmental impacts of dairy farms by life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claver Kanyarushoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (11), pp.3643-3652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460891v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating gross primary productivity of humid-temperate pastures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Ghazavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Skinner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/agronj2007.0264⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (24), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460852v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating gross primary productivity of humid-temperate pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grignani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">R.H. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Gilmanov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (3), pp.801-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/agronj2007.0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01460884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (3), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of two pasture growth models of differing complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99 (1), pp.35-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2008.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7657,296 +7797,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils intégrés d'aide à la décision pour une meilleure gestion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-310, 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Giovanni, R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Grignani, C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques de pollution nitrique dans les systèmes prairie - élevages bovins. La diversité face à la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage Académie d'Agriculture de France, 72 p., 2009, Comptes Rendus de l'Académie d'Agriculture de France, 978-2-84148-750-9 978-2-84148-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7956,165 +8096,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8182,51 +8322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A099F05"/>
+    <w:nsid w:val="A535B24D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8413,51 +8553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcorson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4785-8971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183263057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7671-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art07-GB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Corson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art08" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralairison Ralien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Kabir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.70161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662155v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103410" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1300-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628456v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Hsuan Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Grant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete D. Teel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1036-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. O. Santos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Valenti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. M. Camargo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.03.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prud&#234;ncio da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Roberto Soares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.12.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Garnett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotada Hayashi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Huisingh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1F4JGPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB80MVZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0605-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63NW1Z5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta Alba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170511000329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Wiedemann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Ridaura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Werf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QNF1QJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Roger, F." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kanyarushoki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dpv-x981" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663366v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sfqh-ek72" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hall" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanderson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2009.0504" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.07.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXC418Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Skinner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2007.0264" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.09.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LD0B70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giovanni, R." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grignani, C." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcorson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4785-8971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183263057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7671-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Aline Knob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Pickering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art07-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Corson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralairison Ralien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Kabir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.70161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1300-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Hsuan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Grant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete D. Teel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1942" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1036-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. O. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Valenti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. M. Camargo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prud&#234;ncio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Roberto Soares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.12.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Garnett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotada Hayashi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Huisingh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1F4JGPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0605-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63NW1Z5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB80MVZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0581" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta Alba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170511000329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Wiedemann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Ridaura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Werf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.061" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QNF1QJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642098v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Roger, F." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kanyarushoki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dpv-x981" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanderson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2009.0504" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sfqh-ek72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.07.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXC418Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Skinner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2007.0264" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.09.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LD0B70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giovanni, R." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grignani, C." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>