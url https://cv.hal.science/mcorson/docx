--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,8267 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8216 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michael Corson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche (depuis 2006)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mcorson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4785-8971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183263057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Sr8kOpcAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-7671-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards farm-level net-zero greenhouse gas emissions: Contributions of climate mitigation actions – A study of four European crop and dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Miranda Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Aline Knob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 403, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore farms that promote biodiversity: a model for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol104-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing trade-offs between milk production and greenhouse gas emissions on French dairy farms using vine-copula-based regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ouachene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Czado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 554, pp.148009. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.148009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interactions Within French Dairy-Cattle Systems Using R-Vines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ouachene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Czado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (2), pp.363-384. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13253-024-00658-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fermes d'élevage herbivore qui favorisent la biodiversité, un modèle pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Glinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol104-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of divided ponds on fish diets in polyculture: insights from carbon and nitrogen stable isotopes in trophic webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purco Ralairison Ralien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Roucaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Menniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazi Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.e70161. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aff2.70161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance environnementale des fermes d’élevage favorisant la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 261, pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103798. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing dependence between soil ecosystem services as a function of weather and soil: Application of vine copula modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Afassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 172, pp.105920. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using conditional Kendall's tau estimation to assess interactions among variables in dairy-cattle systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Ouachene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.104089. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’agroécologie : le ré-ensauvagement agricole, une perspective pour les systèmes d’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7714. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extreme values of soil ecosystem services predicted from associated soil properties and weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.e13342. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved indicator framework to assess and optimise ecosystem services provided by permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tzilivakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.109765. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of mountain grassland farms with mixed cattle systems: use of bioeconomic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary R Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.100259. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indic.2023.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting and applying the rewilding score to assess the biodiversity potential of cattle-oriented farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.111165. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.111165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond agroecology: Agricultural rewilding, a prospect for livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.103410. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of kernel density estimation for modelling relations among dairy farm characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 199, pp.103406. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of milk production and greenhouse gas emissions as a function of extreme variations in forage production among French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.114537. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling production efficiency and greenhouse gas objectives as a function of forage production of dairy farms using copula models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinout Heijungs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-021-09812-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The utility of less-common statistical methods for analyzing agricultural systems: focus on kernel density estimation, copula modeling and extreme value theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviormetrika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.491-508. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41237-022-00190-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Nitrogen from Artichoke (Cynara cardunculus L. var. scolymus (L.)) Crop Residues: A Review and Lysimeter Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Menasseri-Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Sévère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nitrogen2010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LCA to decision making: A scenario analysis in territorial agricultural production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélie Borghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fleuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 287, pp.112288. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of greenhouse gas emissions to extreme differences in forage production of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Galludec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.103906. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit stability of mixed dairy and beef production systems of the mountain area of southern Auvergne (France) in the face of price variations: Bioeconomic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakary Diakite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 171, pp.126-134. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of enteric methane emissions due to extreme variations in management practices of dairy-production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Senga Kiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.449-457. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Estimates of Nitrogen Emissions for Life Cycle Assessment of Cropping Systems at the Scale of an Agricultural Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1330-1338. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b03865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling environmental effects of selected agricultural management strategies with regional statistically based screening LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Daniel Avadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.12-25. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de viande et ressource en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative models of &amp;lt;em&amp;gt;Rhipicephalus&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Boophilus&amp;lt;/em&amp;gt;) ticks: historical review and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Hsuan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete D. Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (9), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data strategy for environmental assessment of agricultural regions via LCA: case study of a French catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (4), pp.476. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation in Life Cycle Assessment LCA applied to an agricultural territory: current practices and method development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nitschelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.2472-2484. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.09.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, méthodes et outils pour l’évaluation multicritère de la durabilité des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing environmental impacts of native and introduced freshwater prawn farming in Brazil and the influence of better effluent management using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. O. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. C. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. M. Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 444, pp.151-159. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of French and Brazilian broiler chicken production scenarios: An LCA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamilson Prudêncio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastião Roberto Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.222-231. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards eco-efficient agriculture and food systems: theory, praxis and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Garnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyotada Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Huisingh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of emission-factor uncertainty and farm-characteristic variability in LCA estimates of environmental impacts of French dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobo Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.150-157. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy production system, breed and co-product handling methods on environmental impacts at farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.127-137. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequential LCA of switching from maize silage-based to grass-based dairy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (8), pp.1470-1484. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0605-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergy evaluation of contrasting dairy systems at multiple levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 129, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA Food 2012—towards sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (5), pp.1180-1183. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0571-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of farming practices for greenhouse gas mitigation and subsequent alternative land-use on environmental impacts of beef-cattle production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (5), pp.860-869. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112002200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’utilisation de l’eau en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a soil compaction indicator in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A. Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (7), pp.1316 - 1324. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-013-0586-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil quality in Life Cycle Assessment: Towards development of an indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.434-442. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les impacts environnementaux des systèmes de production agricole par analyse de cycle de vie avec les données du Réseau d’information comptable agricole (RICA) français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.248-257. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using reference values to assess environmental sustainability of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.217-227. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170511000329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use by livestock: a global perspective for a regional issue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen S. Wiedemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2012-0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode EMERGY : principes et application en analyse environnementale des systèmes agricoles et de production animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.57-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring sustainable farming scenarios at a regional scale: an application to dairy farms in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Ridaura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.160-167. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of farms integrating aquaculture and agriculture in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. E. Ewoukem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Eyango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.208-214. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale de systèmes de production laitiers : comparaison des systèmes conventionnels et biologiques avec l'outil EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Kanyarushoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Roger, F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de Cycle de Vie : un nouveau regard sur les systèmes de production agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kanyarushoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.121-133. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1dpv-x981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Farm Evaluation of Forage Mixtures and Grazing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102 (4), pp.1201-1209. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2009.0504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact Carbone en production de canards à rôtir : une approche de terrain des systèmes d'élevage sur caillebotis et sur litière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TeMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître et maximiser les bénéfices environnementaux liés à l’azote chez les légumineuses, à l’échelle de la culture, de la rotation et de l’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sfqh-ek72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite des légumineuses pour améliorer l’efficience énergétique et réduire les émissions de gaz à effet de serre à l’échelle de la culture et de l’exploitation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.45-58. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tys8-e073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions avicoles biologiques en France : état des lieux, verrous, atouts et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.161-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational method for the evaluation of resource use and environmental impacts of dairy farms by life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayo van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claver Kanyarushoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (11), pp.3643-3652. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating gross primary productivity of humid-temperate pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Gilmanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (3), pp.801-807. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2007.0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedgerow impacts on soil-water transfer due to rainfall interception and root-water uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Ghazavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (24), pp.577-585. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (3), pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two pasture growth models of differing complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rotz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2008.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils intégrés d'aide à la décision pour une meilleure gestion des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bispo Antonio; Guellier Camille; Martin Elsa; Sapijanskas Jurgis; Soubelet Hélène; Chenu Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols. Intégrer leur multifonctionnalité pour une gestion durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-310, 2016, Savoir Faire (Quae), 978-2-7592-2392-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nitrate dans les élevages bovins et qualité de l'eau : variabilité des phénomènes et diversité des conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Giovanni, R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grignani, C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Corson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques de pollution nitrique dans les systèmes prairie - élevages bovins. La diversité face à la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage Académie d'Agriculture de France, 72 p., 2009, Comptes Rendus de l'Académie d'Agriculture de France, 978-2-84148-750-9 978-2-84148-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Batka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8322,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A535B24D"/>
+    <w:nsid w:val="7D55ADFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8553,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcorson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4785-8971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183263057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7671-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Aline Knob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Pickering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art07-GB" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Corson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art08" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralairison Ralien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Kabir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.70161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1300-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Hsuan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Grant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete D. Teel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1942" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1036-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. O. Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Valenti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. M. Camargo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prud&#234;ncio da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Roberto Soares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.12.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Garnett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotada Hayashi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Huisingh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1F4JGPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0605-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63NW1Z5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB80MVZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0581" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta Alba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170511000329" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956073v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Wiedemann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0036" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849189v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Ridaura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Werf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.061" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QNF1QJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642098v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Roger, F." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kanyarushoki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dpv-x981" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hall" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanderson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2009.0504" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173243v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sfqh-ek72" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.07.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXC418Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Skinner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2007.0264" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.09.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LD0B70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giovanni, R." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grignani, C." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mcorson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4785-8971" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183263057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Sr8kOpcAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7671-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Aline Knob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Pickering" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Glinec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol104-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ouachene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Corson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Czado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.148009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-024-00658-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05179010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Corson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol104-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purco Ralairison Ralien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazi Kabir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aff2.70161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Afassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13342" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tzilivakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Warner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109765" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary R Diakit&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2023.100259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Valence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.111165" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103410" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611459v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114537" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinout Heijungs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09812-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41237-022-00190-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03242311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nitrogen2010004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112288" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Galludec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103906" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakary Diakite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.03.024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01962156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1300-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Hsuan Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Grant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete D. Teel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1036-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472550v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.09.138" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46926G27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. O. Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Valenti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. M. Camargo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.03.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamilson Prud&#234;ncio da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Roberto Soares" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.12.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Garnett" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotada Hayashi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Huisingh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.04.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1F4JGPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.01.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB80MVZQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209142v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0605-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63NW1Z5P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.05.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMNGP35-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0571-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87MBQPFD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garrigues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A. Angers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0586-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q9GS5DS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.12.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VG0SDTF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0581" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849188v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Acosta Alba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170511000329" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen S. Wiedemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209103v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Ridaura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Werf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.061" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QNF1QJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840495v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Ewoukem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mikolasek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Eyango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1C8MKCH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claver Kanyarushoki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Roger, F." TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461055v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kanyarushoki" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dpv-x981" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sanderson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rotz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2009.0504" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merlet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sfqh-ek72" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tys8-e073" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666716v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.07.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXC418Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Skinner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Gilmanov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2007.0264" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460891v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Ghazavi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7081" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-06L3PGXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovanni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.09.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8LD0B70-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821813v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giovanni, R." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grignani, C." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>