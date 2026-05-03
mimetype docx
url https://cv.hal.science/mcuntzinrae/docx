--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -100,542 +100,542 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t>
+                <w:t xml:space="preserve">Large and Increasing Biospheric Productivity of Northern Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Alléon</w:t>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuichard</w:t>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ottlé</w:t>
+                <w:t xml:space="preserve">Josep G Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Tuzet</w:t>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004869. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (14), pp.e2025GL115983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024ms004869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL115983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468856v1</w:t>
+                <w:t xml:space="preserve">hal-05265581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and Increasing Biospheric Productivity of Northern Ecosystems</w:t>
+                <w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Julien Alléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Smith</w:t>
+                <w:t xml:space="preserve">Nicolas Vuichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep G Canadell</w:t>
+                <w:t xml:space="preserve">Catherine Ottlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+                <w:t xml:space="preserve">Andrée Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Haverd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (14), pp.e2025GL115983. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.e2024MS004869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GL115983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024ms004869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265581v1</w:t>
+                <w:t xml:space="preserve">hal-05468856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Richards Equation and Infiltration Capacity Approaches in Mesoscale Hydrologic Modeling</w:t>
+                <w:t xml:space="preserve">Turbulent transport extraction in time and frequency and the estimation of eddy fluxes at high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kholis</w:t>
+                <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kalbacher</w:t>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rakovec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024WR039625⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (13), pp.3193-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-3193-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265611v1</w:t>
+                <w:t xml:space="preserve">hal-05265598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent transport extraction in time and frequency and the estimation of eddy fluxes at high resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Richards Equation and Infiltration Capacity Approaches in Mesoscale Hydrologic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kholis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Destouet</w:t>
+                <w:t xml:space="preserve">O. Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Besic</w:t>
+                <w:t xml:space="preserve">F. Boeing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (13), pp.3193-3215. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.e2024WR039625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-18-3193-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR039625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265598v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
               </w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Losos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Stoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1421,77 +1421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher global gross primary productivity under future climate with more advanced representations of photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,295 +1817,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the critical soil moisture thresholds of plant water stress for European ecosystems</w:t>
+                <w:t xml:space="preserve">Plant invasion modifies isohydricity in Mediterranean tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Fu</w:t>
+                <w:t xml:space="preserve">Simon Haberstroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Raquel Lobo‐do‐vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Maria C Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bastos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Stoy</w:t>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16050⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (9), pp.2384-2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502713v1</w:t>
+                <w:t xml:space="preserve">hal-04033784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant invasion modifies isohydricity in Mediterranean tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering the critical soil moisture thresholds of plant water stress for European ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Haberstroh</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Lobo‐do‐vale</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C Caldeira</w:t>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Paul Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (9), pp.2384-2398. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.2111-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033784v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do &amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; H and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O in leaf water reflect environmental drivers differently?</w:t>
               </w:r>
@@ -2225,64 +2225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting anatomical and biochemical controls on mesophyll conductance across plant functional types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujan Koirala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
@@ -3157,693 +3157,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of gross primary productivity to climatic drivers during the summer drought of 2018 in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Graf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Heye Bogena</w:t>
+                <w:t xml:space="preserve">Hui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207504v1</w:t>
+                <w:t xml:space="preserve">hal-02942642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stomatal processes reduce gross primary productivity in temperate forest ecosystems during severe edaphic drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gourlez de La Motte</w:t>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Beauclaire</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lenka Foltýnová</w:t>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0527⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957456v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borehole Equilibration: Testing a New Method to Monitor the Isotopic Composition of Tree Xylem Water in situ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bernhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D Marshall</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heye Bogena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00358⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942670v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of gross primary productivity to climatic drivers during the summer drought of 2018 in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Borehole Equilibration: Testing a New Method to Monitor the Isotopic Composition of Tree Xylem Water in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bastos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Stoy</w:t>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Yang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kathrin Kuehnhammer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190747. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942642v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+                <w:t xml:space="preserve">Non-stomatal processes reduce gross primary productivity in temperate forest ecosystems during severe edaphic drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
+                <w:t xml:space="preserve">Louis Gourlez de La Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+                <w:t xml:space="preserve">Quentin Beauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Díaz</w:t>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">Mathias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Lenka Foltýnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+                <w:t xml:space="preserve">hal-02957456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow cover duration trends observed at sites and predicted by multiple models</w:t>
               </w:r>
@@ -3963,90 +3963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher than expected CO 2 fertilization inferred from leaf to global observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mikaloff‐fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,321 +4091,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining ecophysiological responses of European beech ecosystems to drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing and modeling the isotopic evolution of snow meltwater on the southeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shichang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107780⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.e2019WR026423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557077v1</w:t>
+                <w:t xml:space="preserve">hal-02942674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing and modeling the isotopic evolution of snow meltwater on the southeastern Tibetan Plateau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+                <w:t xml:space="preserve">Mining ecophysiological responses of European beech ecosystems to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ogee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shichang Kang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, pp.e2019WR026423. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR026423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942674v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiscale routing model mRM v1.0: simple river routing at resolutions from 1 to 50 km</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Response of Terrestrial Plants to Rising CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengtian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilong Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,788 +4999,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically Accurate Soil Freeze-Thaw Processes in a Global Land Surface Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The importance of forest structure for carbon fluxes of the Amazon rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Rödig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Taubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017MS001100⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabc61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730005v1</w:t>
+                <w:t xml:space="preserve">hal-01815205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of forest structure for carbon fluxes of the Amazon rainforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physically Accurate Soil Freeze-Thaw Processes in a Global Land Surface Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.54-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabc61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017MS001100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815205v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
+                <w:t xml:space="preserve">Quantifying differences in water and carbon cycling between paddy and rainfed rice (&amp;lt;em&amp;gt;Oryza sativa&amp;lt;/em&amp;gt; L.) by flux partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+                <w:t xml:space="preserve">Bhone Nay-Htoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wei Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonghan Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621566v1</w:t>
+                <w:t xml:space="preserve">hal-02627043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark G. Flanner</w:t>
+                <w:t xml:space="preserve">A new version of the CABLE land surface model (Subversion revision r4601) incorporating land use and land cover change, woody vegetation demography, and a novel optimisation-based approach to plant coordination of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hagemann</w:t>
+                <w:t xml:space="preserve">Lars Nieradzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Woodgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (12), pp.5027-5049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.2995-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-2995-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165393v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying differences in water and carbon cycling between paddy and rainfed rice (&amp;lt;em&amp;gt;Oryza sativa&amp;lt;/em&amp;gt; L.) by flux partitioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Lindner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonghan Ko</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.3617-3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627043v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new version of the CABLE land surface model (Subversion revision r4601) incorporating land use and land cover change, woody vegetation demography, and a novel optimisation-based approach to plant coordination of photosynthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Smith</w:t>
+                <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Nieradzik</w:t>
+                <w:t xml:space="preserve">Chris Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Essery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R Briggs</w:t>
+                <w:t xml:space="preserve">Mark G. Flanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Woodgate</w:t>
+                <w:t xml:space="preserve">Stefan Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, pp.2995-3026. </w:t>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.5027-5049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-2995-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621478v1</w:t>
+                <w:t xml:space="preserve">hal-02165393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed microtomography characterizes the wound effect that causes sap flow underestimation by thermal dissipation sensors</w:t>
               </w:r>
@@ -5818,51 +5818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.287-301. </w:t>
@@ -5894,291 +5894,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of dynamic soil–vegetation feedbacks following an isotopically labelled precipitation pulse</w:t>
+                <w:t xml:space="preserve">Improving calibration and validation of cosmic-ray neutron sensors in the light of spatial sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Piayda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
+                <w:t xml:space="preserve">Martin Schrön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Siegwolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Markus Köhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Werner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lena Scheiffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heye R. Bogena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2293-2017⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.5009-5030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-5009-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596622v1</w:t>
+                <w:t xml:space="preserve">hal-01644045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving calibration and validation of cosmic-ray neutron sensors in the light of spatial sensitivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of dynamic soil–vegetation feedbacks following an isotopically labelled precipitation pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Scheiffele</w:t>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Iwema</w:t>
+                <w:t xml:space="preserve">Rolf Siegwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye R. Bogena</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (10), pp.5009-5030. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.2293-2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-5009-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2293-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644045v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating MODIS and sentinel-2 NDVI products at a temperate deciduous forest site using two independent ground-based sensors</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.1855. </w:t>
@@ -6292,495 +6292,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing carbon fixation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of photosynthesis traits from leaf reflectance spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Knohl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Elke Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Doktor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), pp.393-394. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.279-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nclimate3295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611436v1</w:t>
+                <w:t xml:space="preserve">hal-01595717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of photosynthesis traits from leaf reflectance spectra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tracing carbon fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Knohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Doktor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 196, pp.279-292. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.393-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nclimate3295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595717v1</w:t>
+                <w:t xml:space="preserve">hal-01611436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the carbon fluxes of forests with an individual-based forest model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for Germany accounting for parametric uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40663-017-0091-1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.1769-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-1769-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865114v1</w:t>
+                <w:t xml:space="preserve">hal-01562317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for Germany accounting for parametric uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimating the carbon fluxes of forests with an individual-based forest model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Rödig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Huth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.1769-1790. </w:t>
+              <w:t xml:space="preserve">Forest Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-1769-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40663-017-0091-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562317v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bode hydrological observatory</w:t>
               </w:r>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Borchardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (1), </w:t>
@@ -7034,103 +7034,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneity of biomass and forest structure of the Amazon rain forest: Linking remote sensing, forest modelling and field inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Rödig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Heinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Rammig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Huth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (11), pp.1292-1302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7164,51 +7164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of standard and hard-coded parameters on the hydrologic fluxes in the Noah-MP land surface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (12), pp.1471-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7696,64 +7696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved representations of coupled soil-canopy processes in the CABLE land surface model (Subversion revision 3432)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars P Nieradzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7941,325 +7941,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of woody tissue and leaf clumping on vertically resolved leaf area index and angular gap probability estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Effects of an extremely dry winter on net ecosystem carbon exchange and tree phenology at a cork oak woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">João Santos Pereira</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 340, pp.103-113. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204, pp.48-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639257v1</w:t>
+                <w:t xml:space="preserve">hal-02632262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an extremely dry winter on net ecosystem carbon exchange and tree phenology at a cork oak woodland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of woody tissue and leaf clumping on vertically resolved leaf area index and angular gap probability estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+                <w:t xml:space="preserve">Alexandre Vaz Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra C Correia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+                <w:t xml:space="preserve">João Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 204, pp.48-57. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 340, pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632262v1</w:t>
+                <w:t xml:space="preserve">hal-02639257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tuthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Benesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.439-447. </w:t>
@@ -8629,90 +8629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tree cover on herbaceous layer development and carbon and water fluxes in a Portuguese cork-oak woodland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mosena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cristina Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8769,412 +8769,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean Quercus suber L. woodland during the extreme drought event in 2012</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen isotope signatures of transpired water vapor: the role of isotopic non-steady-state transpiration under natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-7159-2014⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203, pp.1242-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634882v1</w:t>
+                <w:t xml:space="preserve">hal-02637505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable oxygen isotope and flux partitioning demonstrates understory of an oak savanna contributes up to half of ecosystem carbon and water exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean Quercus suber L. woodland during the extreme drought event in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (Article 530), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.7159-7178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-7159-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638870v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope signatures of transpired water vapor: the role of isotopic non-steady-state transpiration under natural conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Stable oxygen isotope and flux partitioning demonstrates understory of an oak savanna contributes up to half of ecosystem carbon and water exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203, pp.1242-1252. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (Article 530), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637505v1</w:t>
+                <w:t xml:space="preserve">hal-02638870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresponse, multiobjective calibration as a diagnostic tool to compare accuracy and structural limitations of five coupled soil-plant models and CLM3.5</w:t>
               </w:r>
@@ -9294,103 +9294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning evapotranspiration - Testing the Craig and Gordon model with field measurements of oxygen isotope ratios of evaporative fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 496, pp.142-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9449,77 +9449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for quality and uncertainty assessment of long-term eddy-covariance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Mauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Drüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Göhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mai J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.904-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9712,51 +9712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Lovell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D L B Jupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9832,77 +9832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large inert carbon pool in the terrestrial biosphere during the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,51 +9966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking carbon and water cycles using stable isotopes across scales: progress and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Brugnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (8), pp.2659-2719. </w:t>
@@ -10126,51 +10126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,51 +10234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon cycle: a dent in carbon's gold standard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 477 (7366), pp.547-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10324,64 +10324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured deuterium in water vapour concentration does not improve the constraint on the partitioning of evapotranspiration in a tall forest canopy, as estimated using a soil vegetation atmosphere transfer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10470,64 +10470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-Litter-Iso: A one-dimensional model for coupled transport of heat, water and stable isotopes in soil with a litter layer and root extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 388, pp.438-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10586,77 +10586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water availability on leaf water isotopic enrichment in beech seedlings shows limitations of current fractionation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Saurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10707,51 +10707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turbulent Lagrangian Time Scale in Forest Canopies Constrained by Fluxes, Concentrations and Source Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Leuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10759,51 +10759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva van Gorsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (2), pp.209-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10863,51 +10863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10971,51 +10971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turbulent Lagrangian Time Scale in Forest Canopies Constrained by Fluxes, Concentrations and Source Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Leuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,51 +11023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva van Gorsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (2), pp.209-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11114,51 +11114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water isotopes in desiccating lichens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta Hartard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Maguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11270,51 +11270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P Bickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (10), pp.94-95. </w:t>
@@ -11404,51 +11404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (10), pp.94. </w:t>
@@ -11512,51 +11512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garth W Paltridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham D Farquhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34, pp.L14708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11590,64 +11590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air and biomass heat storage fluxes in a forest canopy: Calculation within a soil vegetation atmosphere transfer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Leuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,51 +11719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling advection and diffusion of water isotopologues in leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11862,51 +11862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-steady-state, non-uniform transpiration rate and leaf anatomy effects on the progressive stable isotope enrichment of leaf water along monocot leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,77 +11979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the Earth's Dole effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12126,51 +12126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12234,64 +12234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive global three-dimensional model of $\delta ^{18}$O in atmospheric CO$_2$: 2. Mapping the atmospheric signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12368,64 +12368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive global three-dimensional model of delta O-18 in atmospheric CO2: 1. Validation of surface processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12523,51 +12523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Langendörfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12625,265 +12625,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of biospheric CO2 gross fluxes via oxygen isotopes in a spruce forest canopy : a Rn-222 calibrated box model approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling the continental effect of oxygen isotopes over Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 54 (5), pp.476-496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1600-0889.2002.01345.x⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.895-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v54i5.16738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675877v1</w:t>
+                <w:t xml:space="preserve">hal-02676417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the continental effect of oxygen isotopes over Eurasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of biospheric CO2 gross fluxes via oxygen isotopes in a spruce forest canopy : a Rn-222 calibrated box model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Langendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 54 (5), pp.895-909. </w:t>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.476-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3402/tellusb.v54i5.16738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0889.2002.01345.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676417v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of German methane emission inventories and their recent changes based on atmospheric observations</w:t>
               </w:r>
@@ -12908,51 +12908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Glatzel Mattheier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13169,90 +13169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of European forest fluxes to the 2022 heatwave and drought recorded by ICOS Eddy-covariance stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13342,51 +13342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13437,51 +13437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard-coded parameters have the largest impact on fluxes of the land surface model Noah-MP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. edition journées scientifiques "Modélisation du fonctionnement des surfaces continentales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13506,51 +13506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Eddy covariance observations with land surface models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of ICOS-D Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Frankfurter, Germany. pp.1-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13575,51 +13575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of microbial carbonic anhydrase activity on atmospheric concentrations of CO18O and COS at large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13657,51 +13657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven estimation of transpiration from net water fluxes: the TEA algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob A Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13739,51 +13739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How important are the descriptions of vegetation in distributed hydrologic models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13808,64 +13808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture estimation across scales with mobile sensors for cosmic-ray neutrons from the ground and air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schrön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13884,264 +13884,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms behind the estimation of photosynthesis traits from leaf reflectance observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of the hard-coded parameters on the hydrologic fluxes of the land surface model Noah-MP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741478v1</w:t>
+                <w:t xml:space="preserve">hal-02741135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the hard-coded parameters on the hydrologic fluxes of the land surface model Noah-MP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanisms behind the estimation of photosynthesis traits from leaf reflectance observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741135v1</w:t>
+                <w:t xml:space="preserve">hal-02741478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective vs. single-objective calibration of a hydrologic model using single- and multi-objective screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14179,51 +14179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic description of the global COS cycle consistent with atmospheric measurements and its potential to evaluate gross primary production of vegetation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14255,510 +14255,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the contributions of vegetation and soil to evapotranspiration using stable isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arndt Piayda</w:t>
+                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+                <w:t xml:space="preserve">Richard Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Commane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741518v1</w:t>
+                <w:t xml:space="preserve">hal-01594895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for germany accounting for uncertainties in the parameter estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Separating the contributions of vegetation and soil to evapotranspiration using stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741492v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of herbaceous understory vegetation to ecosystem water cycle, productivity and infiltration in a semi arid oak woodland assessed by stable oxygen isotopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for germany accounting for uncertainties in the parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741519v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Wingate</w:t>
+                <w:t xml:space="preserve">Impact of herbaceous understory vegetation to ecosystem water cycle, productivity and infiltration in a semi arid oak woodland assessed by stable oxygen isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piayda Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wehr</w:t>
+                <w:t xml:space="preserve">Filipe Costa E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roisin Commane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Alexandra C. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Sauze</w:t>
+                <w:t xml:space="preserve">João S Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594895v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a robust parameter estimation strategy for large river basins</w:t>
               </w:r>
@@ -14921,51 +14921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
@@ -14994,64 +14994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning water and carbon fluxes in a Mediterranean oak woodland using stable oxygen isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2014, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15089,51 +15089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter sensitivity estimation: The different information in derivative- and variance-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15171,51 +15171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically accurate soil freeze-thaw processes in a global land surface s&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;cheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2014, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15240,77 +15240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of eddy-covariance data for individual-based, forest gap models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Rödig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Huth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15361,51 +15361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Chapman Conference, on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Oct 2013, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15456,51 +15456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Seibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15594,51 +15594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Seisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15676,51 +15676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15784,51 +15784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global balance for the stable water isotopes: a comparison between observations and general circulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15924,64 +15924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomata of shade-adapted leaves of European beech are more responsive to changes in light conditions than light-adapted leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Gundesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16036,77 +16036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16289,260 +16289,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
+                <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975331v1</w:t>
+                <w:t xml:space="preserve">hal-02975336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marron</w:t>
+                <w:t xml:space="preserve">Patrick Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975336v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dominant environmental driver of leaf water stable isotope enrichment differs for 2H compared to 18O</w:t>
               </w:r>
@@ -16679,51 +16679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marañon-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dajana Radujkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16817,51 +16817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16929,77 +16929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t>
@@ -17028,103 +17028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of dynamic soil–vegetation feedbacks following an isotopically labelled precipitation pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17274,51 +17274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17425,51 +17425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Brenner Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schrön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17701,51 +17701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t>
@@ -18024,103 +18024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and water cycling in flooded and rainfed rice (Oryza Sativa) ecosystem: Disentangling agronomical and ecological aspects of water use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhone Nay-Htoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubbert Maren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
@@ -18149,90 +18149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady state or non-steady state? Identifying driving mechanisms of oxygen isotope signatures of leaf transpiration in functionally distinct plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Kübert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18257,64 +18257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable oxygen isotope analysis reveal vegetation influence on soil water movement and ecosystem water fluxes in a semi-arid oak woodland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18333,631 +18333,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainty of pedotransfer functions on soil water retention and hydrologic model output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of the land surface model noah-mp for different model fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Göhler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Mai</w:t>
+                <w:t xml:space="preserve">Stephan Thobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Zacharias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliver Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741493v1</w:t>
+                <w:t xml:space="preserve">hal-02741376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the land surface model noah-mp for different model fluxes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean &amp;lt;em&amp;gt;Quercus suber L&amp;lt;/em&amp;gt;. woodland during the extreme drought event in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741376v1</w:t>
+                <w:t xml:space="preserve">hal-02741382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean &amp;lt;em&amp;gt;Quercus suber L&amp;lt;/em&amp;gt;. woodland during the extreme drought event in 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantifying uncertainty of pedotransfer functions on soil water retention and hydrologic model output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Göhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 1 p., 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741382v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fluxes in tropical forest ecosystems: the value of Eddy-covariance data for individual-based dynamic forest gap models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tracing the allocation of water in rainfed rice ecosystem by partitioning evapotranspiration of rainfed rice (Oryza Sativa L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhone Nay-Htoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ko Jonghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741494v1</w:t>
+                <w:t xml:space="preserve">hal-02741491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the allocation of water in rainfed rice ecosystem by partitioning evapotranspiration of rainfed rice (Oryza Sativa L.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carbon fluxes in tropical forest ecosystems: the value of Eddy-covariance data for individual-based dynamic forest gap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Rödig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Huth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741491v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope signatures of transpired water vapor – the role of isotopic non-steady-state transpiration of Mediterranean cork-oaks (Quercus suber L.) under natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19107,103 +19107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought influence on carbon and water cycling in a Mediterranean Quercus suber L. woodland during the drought year 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Kolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
@@ -19226,256 +19226,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study of the wound effects on sap flow measured with thermal dissipation probes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parameterization of potential evapotranspiration approaches for distributed hydrologic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741487v1</w:t>
+                <w:t xml:space="preserve">hal-02741488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of potential evapotranspiration approaches for distributed hydrologic modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An empirical study of the wound effects on sap flow measured with thermal dissipation probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marañón-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Herbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741488v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling leaf water isotope composition</w:t>
               </w:r>
@@ -19487,51 +19487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19614,51 +19614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Stable Isotopes in Carbon Dioxide, Methane, and Water Vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Foken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Atmospheric Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19722,51 +19722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Much Climatic Information Do Water Isotopes Contain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19843,51 +19843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much climatic information do water isotopes contain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19938,64 +19938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the use of 13C and 18O isotopes in atmospheric CO2 to quantify biospheric carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Scholze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20156,51 +20156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verhoef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20235,77 +20235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yes, more carbon dioxide in the atmosphere helps plants grow, but it’s no excuse to downplay climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pep Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20518,51 +20518,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive global 3D model of delta-18O in atmospheric CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Heidelberg University, 2002. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20621,51 +20621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ncvue: a minimal GUI for a quick view of netcdf files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20677,519 +20677,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">partialwrap: easily partialize external executables and Python functions with Python's functools.partial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening: Efficient Elementary Effects (EEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985174v1</w:t>
+                <w:t xml:space="preserve">hal-02985172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mesoscale Hydrologic Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">The multiscale Routing Model mRM v1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Thober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985177v1</w:t>
+                <w:t xml:space="preserve">hal-02985176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hesseflux: a Python library to process and post-process Eddy covariance data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">partialwrap: easily partialize external executables and Python functions with Python's functools.partial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985175v1</w:t>
+                <w:t xml:space="preserve">hal-02985174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiscale Routing Model mRM v1.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mesoscale Hydrologic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985176v1</w:t>
+                <w:t xml:space="preserve">hal-02985177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening: Efficient Elementary Effects (EEE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">hesseflux: a Python library to process and post-process Eddy covariance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985172v1</w:t>
+                <w:t xml:space="preserve">hal-02985175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyeee: Parameter screening using Morris' method or its extension of Efficient/Sequential Elementary Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21398,51 +21398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115983" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kholis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakovec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Ranjbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Losos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoffman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004341" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Manning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4087-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Kong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Pu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02639-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hase" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doktor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Rebmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Mollenhauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberstroh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lobo&#8208;do&#8208;vale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Caldeira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Evans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bartlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0329.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanning Bao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wutzler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.682142" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Erb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Korhonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-621-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter George" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107841" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourlez de La Motte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauclaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Folt&#253;nov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0527" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Marshall" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kuehnhammer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00358" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014264v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4687-2020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mikaloff&#8208;fletcher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichang Kang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026423" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thober" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kelbling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2501-2019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Assouline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.10.0191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengtian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0838-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zink" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021346" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001100" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815205v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna R&#246;dig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rammig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Fischer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Taubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabc61" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhone Nay-Htoon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lindner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghan Ko" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195238" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nieradzik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2995-2018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bulcke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piayda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Acker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx103" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Piayda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2293-2017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644045v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#246;hli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Scheiffele" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Iwema" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R. Bogena" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5009-2017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vohland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081855" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611436v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3295" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schulz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Bohn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0091-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1769-2017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Borchardt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Brauns" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-6327-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620245v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonfils" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Santer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Phillips" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Taylor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0005.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heinke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12639" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025097" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiedemann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw071" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639605v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Rakovec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0054.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267647v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Haughton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pitman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0171.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Nieradzik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian N Harman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3111-2016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J Pitman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639257v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaz Correia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Pereira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.026" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632262v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Correia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.01.017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR016907" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG09Q6SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Best" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abramowitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balsamo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-14-0158.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#246;sel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tuthorn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benesch" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1057136" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mosena" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cristina Correia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.05.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60M73Z05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piayda" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebmann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kolle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costa E Silva" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-7159-2014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638870v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00530" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637505v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12878" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gayler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Priesack" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ingwersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Wizemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014536" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650741v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.033" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVH8D0XL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652761v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dr&#252;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.09.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ0SRLQG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647335v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;hler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mai J" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20072" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643378v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haverd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lovell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L B Jupp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Newnham" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG247H9Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagliabue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bopp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scholze" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1324" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/477547a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RGMX2XRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keitel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Tadros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.02.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJ54GBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.029" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B65ZDXQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Offermann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01996.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Leuning" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Gorsel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9344-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887277v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658024v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hartard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lakatos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1038-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657742v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G Mcdowell" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bickford" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO100002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bickford" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth W Paltridge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D Farquhar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029925" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659564v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Keith" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.07.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18Z7NJD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985171v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002059" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681705v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin E. Allison" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Francey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003154" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682554v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003153" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNQ3WRD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677624v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Levin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Born" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantsch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16681" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675877v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01345.x" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676417v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16738" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698108v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Glatzel Mattheier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marik" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD100064" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787896v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787949v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787886v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735213v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Nelson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739492v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741481v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741478v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741135v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741479v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741518v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Correia" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741492v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741519v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piayda Arndt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E. Silva" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Correia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S Pereira" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741377v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741378v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schaefer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739503v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739502v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741058v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762408v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741480v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#324;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Z&#246;phel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gimper" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dienstbach" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789758v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka B&#246;gelein" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T. Bush" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733693v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;on-Jimenez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovic" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787858v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735152v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meredith" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735257v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Mizukami" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741482v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#228;fer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736499v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brenner Michael" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zinc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735153v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741134v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mai" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578271v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740947v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741490v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Wei" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubbert Maren" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741483v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika K&#252;bert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741383v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741493v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren G&#246;hler" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741376v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thobe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741382v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741494v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741491v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Jonghan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741380v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741489v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741526v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741487v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbs" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741488v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828953v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517026v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-52171-4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52171-4_17" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985170v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3023-1_19" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817810v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831118v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780120884476/stable-isotopes-and-biosphere-atmosphere-interactions" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-088447-6.X5000-4" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516994v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijian Zeng" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516840v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pep Canadell" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832165v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199688v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985174v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985177v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985175v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985172v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985173v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfcd11e014a37a828033ee6b341ae7476bb8e3ae;origin=https://hal.archives-ouvertes.fr/hal-02985173;visit=swh:1:snp:277d253ea99ed7fd3b3a7b678dfea39217435b71;anchor=swh:1:rev:b814a3b770baf4678db626e2a95708a94590fdb9;path=/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kholis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakovec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Ranjbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Losos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoffman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004341" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Manning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4087-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Kong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Pu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02639-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hase" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doktor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Rebmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Mollenhauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberstroh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lobo&#8208;do&#8208;vale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Caldeira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Evans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bartlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0329.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanning Bao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wutzler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.682142" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Erb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Korhonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-621-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter George" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107841" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0747" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Marshall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kuehnhammer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourlez de La Motte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauclaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Folt&#253;nov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0527" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014264v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4687-2020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mikaloff&#8208;fletcher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichang Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026423" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thober" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kelbling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2501-2019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Assouline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.10.0191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengtian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0838-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zink" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021346" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna R&#246;dig" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rammig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Fischer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Taubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabc61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001100" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhone Nay-Htoon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lindner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghan Ko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nieradzik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2995-2018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bulcke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piayda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Acker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx103" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#246;hli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Scheiffele" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Iwema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R. Bogena" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5009-2017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596622v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Piayda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2293-2017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vohland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081855" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schulz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611436v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3295" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1769-2017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huth" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Bohn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0091-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Borchardt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Brauns" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-6327-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620245v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonfils" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Santer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Phillips" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Taylor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0005.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heinke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12639" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025097" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiedemann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw071" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639605v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Rakovec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0054.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267647v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Haughton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pitman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0171.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Nieradzik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian N Harman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3111-2016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J Pitman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Correia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.01.017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639257v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaz Correia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Pereira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR016907" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG09Q6SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Best" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abramowitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balsamo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-14-0158.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#246;sel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tuthorn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benesch" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1057136" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mosena" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cristina Correia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.05.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60M73Z05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637505v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12878" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634882v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piayda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubbert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kolle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costa E Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-7159-2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638870v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00530" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gayler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Priesack" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ingwersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Wizemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014536" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650741v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.033" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVH8D0XL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652761v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dr&#252;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.09.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ0SRLQG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647335v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;hler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mai J" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20072" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643378v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haverd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lovell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L B Jupp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Newnham" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG247H9Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagliabue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bopp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scholze" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1324" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/477547a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RGMX2XRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keitel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Tadros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.02.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJ54GBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.029" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B65ZDXQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Offermann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01996.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Leuning" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Gorsel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9344-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887277v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658024v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hartard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lakatos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1038-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657742v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G Mcdowell" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bickford" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO100002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bickford" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth W Paltridge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D Farquhar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029925" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659564v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Keith" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.07.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18Z7NJD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985171v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002059" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681705v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin E. Allison" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Francey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003154" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682554v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003153" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNQ3WRD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677624v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Levin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Born" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantsch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16681" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676417v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16738" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675877v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01345.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698108v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Glatzel Mattheier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marik" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD100064" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787896v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787949v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787886v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735213v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Nelson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739492v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741481v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741135v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741478v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741479v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741518v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Correia" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741492v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741519v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piayda Arndt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E. Silva" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Correia" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S Pereira" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741377v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741378v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schaefer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739503v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739502v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741058v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762408v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741480v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#324;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Z&#246;phel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gimper" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dienstbach" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789758v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka B&#246;gelein" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T. Bush" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733693v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;on-Jimenez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovic" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787858v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735152v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meredith" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735257v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Mizukami" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741482v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#228;fer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736499v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brenner Michael" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zinc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735153v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741134v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mai" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578271v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740947v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741490v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Wei" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubbert Maren" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741483v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika K&#252;bert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741383v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741376v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thobe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741382v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741493v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren G&#246;hler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741491v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Jonghan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741494v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741380v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741489v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741526v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741488v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741487v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbs" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828953v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517026v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-52171-4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52171-4_17" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985170v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3023-1_19" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817810v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831118v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780120884476/stable-isotopes-and-biosphere-atmosphere-interactions" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-088447-6.X5000-4" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516994v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijian Zeng" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516840v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pep Canadell" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832165v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199688v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985172v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985176v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985174v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985177v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985175v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985173v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfcd11e014a37a828033ee6b341ae7476bb8e3ae;origin=https://hal.archives-ouvertes.fr/hal-02985173;visit=swh:1:snp:277d253ea99ed7fd3b3a7b678dfea39217435b71;anchor=swh:1:rev:b814a3b770baf4678db626e2a95708a94590fdb9;path=/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>