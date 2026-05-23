--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,191 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and Increasing Biospheric Productivity of Northern Ecosystems</w:t>
+                <w:t xml:space="preserve">Bridging the Energy Balance Gap in Eddy‐Covariance Measurements: Insights From Standardized Network Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Giacomo Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Smith</w:t>
+                <w:t xml:space="preserve">David Durden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep G Canadell</w:t>
+                <w:t xml:space="preserve">Luca Di Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+                <w:t xml:space="preserve">Christopher Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Haverd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (14), pp.e2025GL115983. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (5), pp.e70892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GL115983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265581v1</w:t>
+                <w:t xml:space="preserve">hal-05620731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Hydraulic Architecture for a Mechanistic Representation of Soil‐Plant‐Atmosphere Water Transfer in the Land Surface Model ORCHIDEE (r9107)</w:t>
               </w:r>
@@ -364,12654 +368,12784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent transport extraction in time and frequency and the estimation of eddy fluxes at high resolution</w:t>
+                <w:t xml:space="preserve">Large and Increasing Biospheric Productivity of Northern Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Destouet</w:t>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Besic</w:t>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Josep G Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-18-3193-2025⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (14), pp.e2025GL115983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL115983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265598v1</w:t>
+                <w:t xml:space="preserve">hal-05265581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Richards Equation and Infiltration Capacity Approaches in Mesoscale Hydrologic Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent transport extraction in time and frequency and the estimation of eddy fluxes at high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rakovec</w:t>
+                <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boeing</w:t>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuntz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (8), pp.e2024WR039625. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (13), pp.3193-3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024WR039625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-3193-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265611v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
+                <w:t xml:space="preserve">Evaluating Richards Equation and Infiltration Capacity Approaches in Mesoscale Hydrologic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Postic</w:t>
+                <w:t xml:space="preserve">A. Kholis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">T. Kalbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">O. Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Devresse</w:t>
+                <w:t xml:space="preserve">F. Boeing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+                <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (20), pp.7603-7679. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.e2024WR039625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR039625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121280v1</w:t>
+                <w:t xml:space="preserve">hal-05265611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Geostationary Satellite Observations and Machine Learning Models to Estimate Ecosystem Carbon Uptake and Respiration at Half Hourly Time Steps at Eddy Covariance Sites</w:t>
+                <w:t xml:space="preserve">PHOREAU v1.0: a new process-based model to predict forest functioning, from tree ecophysiology to forest dynamics and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadegh Ranjbar</w:t>
+                <w:t xml:space="preserve">Tanguy Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Losos</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hoffman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C Stoy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Devresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024MS004341⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.7603-7679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-7603-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077598v1</w:t>
+                <w:t xml:space="preserve">hal-05121280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the predictability of turbulent fluxes from land: PLUMBER2 MIP experimental description and preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Geostationary Satellite Observations and Machine Learning Models to Estimate Ecosystem Carbon Uptake and Respiration at Half Hourly Time Steps at Eddy Covariance Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ukkola</w:t>
+                <w:t xml:space="preserve">Sadegh Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Hobeichi</w:t>
+                <w:t xml:space="preserve">Daniele Losos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Cranko Page</w:t>
+                <w:t xml:space="preserve">Sophie Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Lipson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul C Stoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (23), pp.5517 - 5538. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), pp.e2024MS004341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-5517-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024MS004341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840629v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology Across Scales: An Intercontinental Analysis of Leaf‐Out Dates in Temperate Deciduous Tree Communities</w:t>
+                <w:t xml:space="preserve">On the predictability of turbulent fluxes from land: PLUMBER2 MIP experimental description and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Gab Abramowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzon Garnier</w:t>
+                <w:t xml:space="preserve">Anna Ukkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Treuil‐dussouet</w:t>
+                <w:t xml:space="preserve">Sanaa Hobeichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Hufkens</w:t>
+                <w:t xml:space="preserve">Jon Cranko Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhong Lin</w:t>
+                <w:t xml:space="preserve">Mathew Lipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (12), </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (23), pp.5517 - 5538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-5517-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841197v1</w:t>
+                <w:t xml:space="preserve">hal-04840629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling approach to investigate drivers, variability and uncertainties in O2 fluxes and O2 : CO2 exchange ratios in a temperate forest</w:t>
+                <w:t xml:space="preserve">Phenology Across Scales: An Intercontinental Analysis of Leaf‐Out Dates in Temperate Deciduous Tree Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yan</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+                <w:t xml:space="preserve">Suzon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Moyano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Hugo Treuil‐dussouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Manning</w:t>
+                <w:t xml:space="preserve">Koen Hufkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4087-2023⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602951v1</w:t>
+                <w:t xml:space="preserve">hal-04841197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity in the altitude effect of precipitation isotopes for estimating groundwater recharge elevation and paleoelevation reconstruction in the leeward side of a mountain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modeling approach to investigate drivers, variability and uncertainties in O2 fluxes and O2 : CO2 exchange ratios in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Pu</w:t>
+                <w:t xml:space="preserve">Yuan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Wang</w:t>
+                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaqian Ren</w:t>
+                <w:t xml:space="preserve">Andrew Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (5), pp.1259-1270. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (19), pp.4087-4107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02639-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4087-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305505v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher global gross primary productivity under future climate with more advanced representations of photosynthesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambiguity in the altitude effect of precipitation isotopes for estimating groundwater recharge elevation and paleoelevation reconstruction in the leeward side of a mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Canadell</w:t>
+                <w:t xml:space="preserve">Yanlong Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Medlyn</w:t>
+                <w:t xml:space="preserve">Tao Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adh9444⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (5), pp.1259-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02639-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603070v1</w:t>
+                <w:t xml:space="preserve">hal-04305505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and attribution of an anomaly in terrestrial photosynthesis in Europe during the COVID-19 lockdown</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Arriga</w:t>
+                <w:t xml:space="preserve">Higher global gross primary productivity under future climate with more advanced representations of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Papale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul C Stoy</w:t>
+                <w:t xml:space="preserve">Josep Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Medlyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166149⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (46), pp.eadh9444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh9444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224631v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the main drivers of the seasonal decline of near-infrared reflectance of a temperate deciduous forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and attribution of an anomaly in terrestrial photosynthesis in Europe during the COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Doktor</w:t>
+                <w:t xml:space="preserve">Angela Che Ing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes Mollenhauer</w:t>
+                <w:t xml:space="preserve">Dario Papale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 313, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, pp.166149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517053v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant invasion modifies isohydricity in Mediterranean tree species</w:t>
+                <w:t xml:space="preserve">Identifying the main drivers of the seasonal decline of near-infrared reflectance of a temperate deciduous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Haberstroh</w:t>
+                <w:t xml:space="preserve">Niklas Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Lobo‐do‐vale</w:t>
+                <w:t xml:space="preserve">Daniel Doktor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C Caldeira</w:t>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Mollenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14126⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033784v1</w:t>
+                <w:t xml:space="preserve">hal-03517053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the critical soil moisture thresholds of plant water stress for European ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant invasion modifies isohydricity in Mediterranean tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Simon Haberstroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Raquel Lobo‐do‐vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Bastos</w:t>
+                <w:t xml:space="preserve">Maria C Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Stoy</w:t>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (6), pp.2111-2123. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (9), pp.2384-2398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502713v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do &amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; H and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O in leaf water reflect environmental drivers differently?</w:t>
+                <w:t xml:space="preserve">Uncovering the critical soil moisture thresholds of plant water stress for European ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Cernusak</w:t>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Barbeta</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Bush</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebekka Eichstaedt (bögelein)</w:t>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ferrio</w:t>
+                <w:t xml:space="preserve">Paul Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.2111-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678147v1</w:t>
+                <w:t xml:space="preserve">hal-03502713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting anatomical and biochemical controls on mesophyll conductance across plant functional types</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do &amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; H and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt; O in leaf water reflect environmental drivers differently?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Evans</w:t>
+                <w:t xml:space="preserve">Lucas Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ülo Niinemets</w:t>
+                <w:t xml:space="preserve">Adrià Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiina Tosens</w:t>
+                <w:t xml:space="preserve">Rosemary Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Eichstaedt (bögelein)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ferrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 236 (2), pp.357-368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18363⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224602v1</w:t>
+                <w:t xml:space="preserve">hal-03678147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific and human errors in a snow model intercomparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Essery</w:t>
+                <w:t xml:space="preserve">Contrasting anatomical and biochemical controls on mesophyll conductance across plant functional types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">John R Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Arduini</w:t>
+                <w:t xml:space="preserve">Ülo Niinemets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bartlett</w:t>
+                <w:t xml:space="preserve">Tiina Tosens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (1), pp.E61-E79. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (2), pp.357-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0329.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013971v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-sensitivity functions for gross primary productivity in light use efficiency models</w:t>
+                <w:t xml:space="preserve">Scientific and human errors in a snow model intercomparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanning Bao</w:t>
+                <w:t xml:space="preserve">Cecile Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wutzler</w:t>
+                <w:t xml:space="preserve">Richard Essery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujan Koirala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+                <w:t xml:space="preserve">Gabriele Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108708⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.E61-E79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0329.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517042v1</w:t>
+                <w:t xml:space="preserve">hal-03013971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment-sensitivity functions for gross primary productivity in light use efficiency models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I Forrester</w:t>
+                <w:t xml:space="preserve">Shanning Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+                <w:t xml:space="preserve">Thomas Wutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
+                <w:t xml:space="preserve">Sujan Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (18), pp.4403 - 4419. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516934v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in the Abundances of Saprotrophic and Ectomycorrhizal Fungi With Altered Leaf Litter Inputs</w:t>
+                <w:t xml:space="preserve">Growth resistance and resilience of mixed silver fir and Norway spruce forests in central Europe: Contrasting responses to mild and severe droughts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marañón-Jiménez</w:t>
+                <w:t xml:space="preserve">Alessandra Bottero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dajana Radujković</w:t>
+                <w:t xml:space="preserve">David I Forrester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Verbruggen</w:t>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Grau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Ulrich Kohnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.682142⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (18), pp.4403 - 4419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516955v1</w:t>
+                <w:t xml:space="preserve">hal-03516934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval and validation of forest background reflectivity from daily Moderate Resolution Imaging Spectroradiometer (MODIS) bidirectional reflectance distribution function (BRDF) data across European forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifts in the Abundances of Saprotrophic and Ectomycorrhizal Fungi With Altered Leaf Litter Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Erb</w:t>
+                <w:t xml:space="preserve">Sara Marañón-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauri Korhonen</w:t>
+                <w:t xml:space="preserve">Dajana Radujković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Biermann</w:t>
+                <w:t xml:space="preserve">Erik Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carrara</w:t>
+                <w:t xml:space="preserve">Oriol Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.621 - 635. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-621-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.682142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516967v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method comparison of indirect assessments of understory leaf area index (LAIu): A case study across the extended network of ICOS forest ecosystem sites in Europe</w:t>
+                <w:t xml:space="preserve">Retrieval and validation of forest background reflectivity from daily Moderate Resolution Imaging Spectroradiometer (MODIS) bidirectional reflectance distribution function (BRDF) data across European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Peter George</w:t>
+                <w:t xml:space="preserve">Jan Pisek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yang</w:t>
+                <w:t xml:space="preserve">Angela Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Kobayashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Lauri Korhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Biermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107841⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.621 - 635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-621-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278925v1</w:t>
+                <w:t xml:space="preserve">hal-03516967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of gross primary productivity to climatic drivers during the summer drought of 2018 in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hui Yang</w:t>
+                <w:t xml:space="preserve">Method comparison of indirect assessments of understory leaf area index (LAIu): A case study across the extended network of ICOS forest ecosystem sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Peter George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Biermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942642v1</w:t>
+                <w:t xml:space="preserve">hal-03278925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Alexander Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klosterhalfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Arriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bernhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heye Bogena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered energy partitioning across terrestrial ecosystems in the European drought year 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bernhofer</w:t>
+                <w:t xml:space="preserve">Sensitivity of gross primary productivity to climatic drivers during the summer drought of 2018 in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye Bogena</w:t>
+                <w:t xml:space="preserve">Hui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190524. </w:t>
+              <w:t xml:space="preserve">, 2020, 375 (1810), pp.20190747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207504v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borehole Equilibration: Testing a New Method to Monitor the Isotopic Composition of Tree Xylem Water in situ</w:t>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D Marshall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Kuehnhammer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00358⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942670v1</w:t>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stomatal processes reduce gross primary productivity in temperate forest ecosystems during severe edaphic drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gourlez de La Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Foltýnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 375 (1810), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2019.0527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow cover duration trends observed at sites and predicted by multiple models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borehole Equilibration: Testing a New Method to Monitor the Isotopic Composition of Tree Xylem Water in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Boone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John D Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Kuehnhammer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-14-4687-2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014264v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher than expected CO 2 fertilization inferred from leaf to global observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Mikaloff‐fletcher</w:t>
+                <w:t xml:space="preserve">Snow cover duration trends observed at sites and predicted by multiple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Essery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyungjun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.4687 - 4698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-14-4687-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02942657v1</w:t>
+                <w:t xml:space="preserve">hal-03014264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing and modeling the isotopic evolution of snow meltwater on the southeastern Tibetan Plateau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shichang Kang</w:t>
+                <w:t xml:space="preserve">Higher than expected CO 2 fertilization inferred from leaf to global observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mikaloff‐fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026423⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.2390-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942674v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining ecophysiological responses of European beech ecosystems to drought</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observing and modeling the isotopic evolution of snow meltwater on the southeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanlong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shichang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.e2019WR026423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557077v1</w:t>
+                <w:t xml:space="preserve">hal-02942674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiscale routing model mRM v1.0: simple river routing at resolutions from 1 to 50 km</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mining ecophysiological responses of European beech ecosystems to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ogee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-12-2501-2019⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628121v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration from the Pedon to Global Grid Scales: An Overview and Outlook for Land Surface Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The multiscale routing model mRM v1.0: simple river routing at resolutions from 1 to 50 km</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Weihermüller</w:t>
+                <w:t xml:space="preserve">Stephan Thober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shmuel Assouline</w:t>
+                <w:t xml:space="preserve">Matthias Kelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Verhoef</w:t>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Herbst</w:t>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.0. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.2501-2521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.10.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-2501-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165403v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Response of Terrestrial Plants to Rising CO2</w:t>
+                <w:t xml:space="preserve">Infiltration from the Pedon to Global Grid Scales: An Overview and Outlook for Land Surface Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas A Cernusak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+                <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Brendel</w:t>
+                <w:t xml:space="preserve">Lutz Weihermüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Shmuel Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+                <w:t xml:space="preserve">Anne Verhoef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.10.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942682v1</w:t>
+                <w:t xml:space="preserve">hal-02165403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air temperature optima of vegetation productivity across global biomes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Response of Terrestrial Plants to Rising CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilong Piao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Lucas A Cernusak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0838-x⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.578-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02181076v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning a hydrologic model using patterns of remotely sensed land surface temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air temperature optima of vegetation productivity across global biomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mengtian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017WR021346⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (5), pp.772-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0838-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626177v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of forest structure for carbon fluxes of the Amazon rainforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franziska Taubert</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Knauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabc61⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (12), pp.3617-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815205v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically Accurate Soil Freeze-Thaw Processes in a Global Land Surface Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conditioning a hydrologic model using patterns of remotely sensed land surface temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.2976-2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR021346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017MS001100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01730005v1</w:t>
+                <w:t xml:space="preserve">hal-02626177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying differences in water and carbon cycling between paddy and rainfed rice (&amp;lt;em&amp;gt;Oryza sativa&amp;lt;/em&amp;gt; L.) by flux partitioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The importance of forest structure for carbon fluxes of the Amazon rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Rödig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonghan Ko</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Taubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195238⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabc61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627043v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new version of the CABLE land surface model (Subversion revision r4601) incorporating land use and land cover change, woody vegetation demography, and a novel optimisation-based approach to plant coordination of photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physically Accurate Soil Freeze-Thaw Processes in a Global Land Surface Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.2995-3026. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.54-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-2995-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017MS001100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621478v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water and carbon fluxes to constrain estimates of transpiration: the TEA algorithm</w:t>
+                <w:t xml:space="preserve">Quantifying differences in water and carbon cycling between paddy and rainfed rice (&amp;lt;em&amp;gt;Oryza sativa&amp;lt;/em&amp;gt; L.) by flux partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob a. Nelson</w:t>
+                <w:t xml:space="preserve">Bhone Nay-Htoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Carvalhais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wei Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Knauer</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonghan Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JG004727⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621566v1</w:t>
+                <w:t xml:space="preserve">hal-02627043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark G. Flanner</w:t>
+                <w:t xml:space="preserve">A new version of the CABLE land surface model (Subversion revision r4601) incorporating land use and land cover change, woody vegetation demography, and a novel optimisation-based approach to plant coordination of photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Hagemann</w:t>
+                <w:t xml:space="preserve">Lars Nieradzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Woodgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (12), pp.5027-5049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.2995-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-2995-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165393v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray computed microtomography characterizes the wound effect that causes sap flow underestimation by thermal dissipation sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. van den Bulcke</w:t>
+                <w:t xml:space="preserve">ESM-SnowMIP: assessing snow models and quantifying snow-related climate feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piayda</w:t>
+                <w:t xml:space="preserve">Chris Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Essery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J van Acker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Mark G. Flanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpx103⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.5027-5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-5027-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621231v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving calibration and validation of cosmic-ray neutron sensors in the light of spatial sensitivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray computed microtomography characterizes the wound effect that causes sap flow underestimation by thermal dissipation sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Köhli</w:t>
+                <w:t xml:space="preserve">S. Marañón-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Scheiffele</w:t>
+                <w:t xml:space="preserve">J. van den Bulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Iwema</w:t>
+                <w:t xml:space="preserve">A. Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye R. Bogena</w:t>
+                <w:t xml:space="preserve">J van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (10), pp.5009-5030. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.287-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-5009-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpx103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644045v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of dynamic soil–vegetation feedbacks following an isotopically labelled precipitation pulse</w:t>
+                <w:t xml:space="preserve">Validating MODIS and sentinel-2 NDVI products at a temperate deciduous forest site using two independent ground-based sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Piayda</w:t>
+                <w:t xml:space="preserve">Maximilian Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
+                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Siegwolf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Michael Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2293-2017⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17081855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596622v1</w:t>
+                <w:t xml:space="preserve">hal-01688922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating MODIS and sentinel-2 NDVI products at a temperate deciduous forest site using two independent ground-based sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving calibration and validation of cosmic-ray neutron sensors in the light of spatial sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schrön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Lange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+                <w:t xml:space="preserve">Markus Köhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Vohland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+                <w:t xml:space="preserve">Lena Scheiffele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Iwema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heye R. Bogena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17081855⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.5009-5030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-5009-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688922v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of photosynthesis traits from leaf reflectance spectra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantification of dynamic soil–vegetation feedbacks following an isotopically labelled precipitation pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Siegwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Doktor</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.2293-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2293-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595717v1</w:t>
+                <w:t xml:space="preserve">hal-01596622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing carbon fixation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Estimation of photosynthesis traits from leaf reflectance spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Doktor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate3295⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611436v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for Germany accounting for parametric uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tracing carbon fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Knohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-1769-2017⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), pp.393-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate3295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562317v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the carbon fluxes of forests with an individual-based forest model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Rödig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40663-017-0091-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bode hydrological observatory</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for Germany accounting for parametric uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.1769-1790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-1769-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-016-6327-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566305v1</w:t>
+                <w:t xml:space="preserve">hal-01562317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing influences of anthropogenic warming, ENSO, and plant physiology on future terrestrial aridity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bode hydrological observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Anderson</w:t>
+                <w:t xml:space="preserve">Ute Wollschläger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin D Santer</w:t>
+                <w:t xml:space="preserve">Sabine Attinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J Phillips</w:t>
+                <w:t xml:space="preserve">Dietrich Borchardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl E Taylor</w:t>
+                <w:t xml:space="preserve">Mario Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (17), pp.6883-6904. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0005.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-016-6327-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620245v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of biomass and forest structure of the Amazon rain forest: Linking remote sensing, forest modelling and field inventory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competing influences of anthropogenic warming, ENSO, and plant physiology on future terrestrial aridity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Heinke</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D Santer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas J Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl E Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12639⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (17), pp.6883-6904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0005.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656650v1</w:t>
+                <w:t xml:space="preserve">hal-02620245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of standard and hard-coded parameters on the hydrologic fluxes in the Noah-MP land surface model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial heterogeneity of biomass and forest structure of the Amazon rain forest: Linking remote sensing, forest modelling and field inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Rödig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Heinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Rammig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Huth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD025097⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (11), pp.1292-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496818v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical study of the wound effect on sap flux density measured with thermal dissipation probes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The impact of standard and hard-coded parameters on the hydrologic fluxes in the Noah-MP land surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpw071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (18), pp.10,676-10,700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD025097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641483v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multivariate evaluation of water fluxes and states over European river basins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An empirical study of the wound effect on sap flux density measured with thermal dissipation probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marañón Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (12), pp.1471-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpw071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-15-0054.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639605v1</w:t>
+                <w:t xml:space="preserve">hal-02641483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plumbing of Land Surface Models: Is Poor Performance a Result of Methodology or Data Quality?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin J Best</w:t>
+                <w:t xml:space="preserve">Multiscale and multivariate evaluation of water fluxes and states over European river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Rakovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (6), pp.1705-1723. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-15-0171.1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-15-0054.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267647v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved representations of coupled soil-canopy processes in the CABLE land surface model (Subversion revision 3432)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Plumbing of Land Surface Models: Is Poor Performance a Result of Methodology or Data Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian N Harman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ned Haughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gab Abramowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Pitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-9-3111-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.1705-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-15-0171.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633795v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plumbing of Land Surface Models: Is Poor Performance a Result of Methodology or Data Quality?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved representations of coupled soil-canopy processes in the CABLE land surface model (Subversion revision 3432)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars P Nieradzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian N Harman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-15-0171.1⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.3111-3122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-9-3111-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985166v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an extremely dry winter on net ecosystem carbon exchange and tree phenology at a cork oak woodland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+                <w:t xml:space="preserve">The Plumbing of Land Surface Models: Is Poor Performance a Result of Methodology or Data Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ned Haughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gab Abramowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy J Pitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.1705-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-15-0171.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632262v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of woody tissue and leaf clumping on vertically resolved leaf area index and angular gap probability estimates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Effects of an extremely dry winter on net ecosystem carbon exchange and tree phenology at a cork oak woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">João Santos Pereira</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639257v1</w:t>
+                <w:t xml:space="preserve">hal-02632262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rohini Kumar</w:t>
+                <w:t xml:space="preserve">Influence of woody tissue and leaf clumping on vertically resolved leaf area index and angular gap probability estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vaz Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015WR016907⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 340, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641158v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plumbing of Land Surface Models: Benchmarking Model Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Balsamo</w:t>
+                <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Thober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.6417-6441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015WR016907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JHM-D-14-0158.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01806217v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauna, sweat and science – quantifying the proportion of condensation water versus sweat using a stable water isotope (2H/1H and 18O/16O) tracer experiment</w:t>
+                <w:t xml:space="preserve">The Plumbing of Land Surface Models: Benchmarking Model Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zech</w:t>
+                <w:t xml:space="preserve">J. Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Bösel</w:t>
+                <w:t xml:space="preserve">G. Abramowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Tuthorn</w:t>
+                <w:t xml:space="preserve">H. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Benesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maren Dubbert</w:t>
+                <w:t xml:space="preserve">J. Pitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10256016.2015.1057136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.1425 - 1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JHM-D-14-0158.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631416v1</w:t>
+                <w:t xml:space="preserve">hal-01806217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tree cover on herbaceous layer development and carbon and water fluxes in a Portuguese cork-oak woodland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Sauna, sweat and science – quantifying the proportion of condensation water versus sweat using a stable water isotope (2H/1H and 18O/16O) tracer experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Bösel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Tuthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Cristina Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2014.05.007⟩</w:t>
+              <w:t xml:space="preserve">Isotopes in Environmental and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.439-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10256016.2015.1057136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02641469v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope signatures of transpired water vapor: the role of isotopic non-steady-state transpiration under natural conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Influence of tree cover on herbaceous layer development and carbon and water fluxes in a Portuguese cork-oak woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mosena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cristina Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12878⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637505v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean Quercus suber L. woodland during the extreme drought event in 2012</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen isotope signatures of transpired water vapor: the role of isotopic non-steady-state transpiration under natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.7159-7178. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203, pp.1242-1252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-7159-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634882v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable oxygen isotope and flux partitioning demonstrates understory of an oak savanna contributes up to half of ecosystem carbon and water exchange</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
+                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean Quercus suber L. woodland during the extreme drought event in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00530⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.7159-7178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-7159-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638870v1</w:t>
+                <w:t xml:space="preserve">hal-02634882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresponse, multiobjective calibration as a diagnostic tool to compare accuracy and structural limitations of five coupled soil-plant models and CLM3.5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans-Dieter Wizemann</w:t>
+                <w:t xml:space="preserve">Stable oxygen isotope and flux partitioning demonstrates understory of an oak savanna contributes up to half of ecosystem carbon and water exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra C Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.8200-8221. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (Article 530), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013WR014536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643730v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning evapotranspiration - Testing the Craig and Gordon model with field measurements of oxygen isotope ratios of evaporative fluxes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiresponse, multiobjective calibration as a diagnostic tool to compare accuracy and structural limitations of five coupled soil-plant models and CLM3.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Maguas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Wöhling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gayler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckart Priesack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Ingwersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Dieter Wizemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.033⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.8200-8221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013WR014536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650741v1</w:t>
+                <w:t xml:space="preserve">hal-02643730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for quality and uncertainty assessment of long-term eddy-covariance measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Partitioning evapotranspiration - Testing the Craig and Gordon model with field measurements of oxygen isotope ratios of evaporative fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Maguas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 496, pp.142-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652761v1</w:t>
+                <w:t xml:space="preserve">hal-02650741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of eigendecomposition in a parameter sensitivity analysis of the community land model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A strategy for quality and uncertainty assessment of long-term eddy-covariance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Mauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Drüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Rebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrg.20072⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.122-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647335v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canopy Semi-analytic Pgap and Radiative Transfer (CanSPART) model: Formulation and application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use of eigendecomposition in a parameter sensitivity analysis of the community land model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Göhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mai J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.01.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.904-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrg.20072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643378v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inert carbon pool in the terrestrial biosphere during the Last Glacial Maximum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Canopy Semi-analytic Pgap and Radiative Transfer (CanSPART) model: Formulation and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tagliabue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">V. Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Lovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Scholze</w:t>
+                <w:t xml:space="preserve">D L B Jupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G J Newnham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1324⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160, pp.14-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652751v1</w:t>
+                <w:t xml:space="preserve">hal-02643378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking carbon and water cycles using stable isotopes across scales: progress and challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Brugnoli</w:t>
+                <w:t xml:space="preserve">Large inert carbon pool in the terrestrial biosphere during the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Cohn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Scholze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bgd-8-2659-2011⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643686v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and challenges in using stable isotopes to trace plant carbon and water relations across scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Cuntz</w:t>
+                <w:t xml:space="preserve">Linking carbon and water cycles using stable isotopes across scales: progress and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Keitel</w:t>
+                <w:t xml:space="preserve">Franz Badeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Zeeman</w:t>
+                <w:t xml:space="preserve">Enrico Brugnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-3083-2012⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.2659-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bgd-8-2659-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652768v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon cycle: a dent in carbon's gold standard.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress and challenges in using stable isotopes to trace plant carbon and water relations across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Zeeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (8), pp.3083-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-3083-2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/477547a⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651228v1</w:t>
+                <w:t xml:space="preserve">hal-02652768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured deuterium in water vapour concentration does not improve the constraint on the partitioning of evapotranspiration in a tall forest canopy, as estimated using a soil vegetation atmosphere transfer model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Carbon cycle: a dent in carbon's gold standard.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 477 (7366), pp.547-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/477547a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.02.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643375v1</w:t>
+                <w:t xml:space="preserve">hal-02651228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-Litter-Iso: A one-dimensional model for coupled transport of heat, water and stable isotopes in soil with a litter layer and root extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Measured deuterium in water vapour concentration does not improve the constraint on the partitioning of evapotranspiration in a tall forest canopy, as estimated using a soil vegetation atmosphere transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Keitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Tadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (6), pp.645-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.05.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02664946v1</w:t>
+                <w:t xml:space="preserve">hal-02643375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water availability on leaf water isotopic enrichment in beech seedlings shows limitations of current fractionation models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soil-Litter-Iso: A one-dimensional model for coupled transport of heat, water and stable isotopes in soil with a litter layer and root extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 388, pp.438-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.01996.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657844v1</w:t>
+                <w:t xml:space="preserve">hal-02664946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turbulent Lagrangian Time Scale in Forest Canopies Constrained by Fluxes, Concentrations and Source Distributions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of water availability on leaf water isotopic enrichment in beech seedlings shows limitations of current fractionation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Siegwolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Saurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-008-9344-4⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (10), pp.1285-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.01996.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985168v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of soil microorganisms on the global budget of δ18O in atmospheric CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Turbulent Lagrangian Time Scale in Forest Canopies Constrained by Fluxes, Concentrations and Source Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Leuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva van Gorsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0905210106⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (2), pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-008-9344-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667878v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turbulent Lagrangian Time Scale in Forest Canopies Constrained by Fluxes, Concentrations and Source Distributions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The impact of soil microorganisms on the global budget of δ18O in atmospheric CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-008-9344-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (52), pp.22411-22415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0905210106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887277v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water isotopes in desiccating lichens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Turbulent Lagrangian Time Scale in Forest Canopies Constrained by Fluxes, Concentrations and Source Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Leuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva van Gorsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Lakatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-009-1038-8⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (2), pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-008-9344-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658024v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the stable isotope composition of biosphere-atmosphere CO2 exchange</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water isotopes in desiccating lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P Bickford</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Britta Hartard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Maguas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008EO100002⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 231 (1), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-1038-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657742v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Stable Isotope Composition of Biosphere-Atmosphere CO 2 Exchange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the stable isotope composition of biosphere-atmosphere CO2 exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Baldocchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Nate G Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis D Baldocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P Bickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (10), pp.94. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+              <w:t xml:space="preserve">, 2008, 89 (10), pp.94-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008EO100002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985169v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum entropy production, cloud feedback, and climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Understanding the Stable Isotope Composition of Biosphere-Atmosphere CO 2 Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nate Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Baldocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bickford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (10), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008EO100002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GL029925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656533v1</w:t>
+                <w:t xml:space="preserve">hal-02985169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air and biomass heat storage fluxes in a forest canopy: Calculation within a soil vegetation atmosphere transfer model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Maximum entropy production, cloud feedback, and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garth W Paltridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham D Farquhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heather Keith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.07.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.L14708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL029925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659564v1</w:t>
+                <w:t xml:space="preserve">hal-02656533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling advection and diffusion of water isotopologues in leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Air and biomass heat storage fluxes in a forest canopy: Calculation within a soil vegetation atmosphere transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Haverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lucas A. Cernusak</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Leuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Keith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01676.x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659722v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state, non-uniform transpiration rate and leaf anatomy effects on the progressive stable isotope enrichment of leaf water along monocot leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Modelling advection and diffusion of water isotopologues in leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham D. Farquhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A. Cernusak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 30, pp.367-387. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 30 (8), pp.892-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2007.01676.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01621.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169436v1</w:t>
+                <w:t xml:space="preserve">hal-02659722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the Earth's Dole effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-steady-state, non-uniform transpiration rate and leaf anatomy effects on the progressive stable isotope enrichment of leaf water along monocot leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Hoffmann</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, pp.367-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01621.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GB002059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02985171v1</w:t>
+                <w:t xml:space="preserve">bioemco-00169436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A model of the Earth's Dole effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Brunet</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 18 (1), pp.GB1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GB002059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683342v1</w:t>
+                <w:t xml:space="preserve">hal-02985171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive global three-dimensional model of $\delta ^{18}$O in atmospheric CO$_2$: 2. Mapping the atmospheric signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Partitioning net ecosystem carbon exchange into net assimilation and respiration with canopy-scale isotopic measurements: An error propagation analysis with $^{13}$CO$_2$ and CO$^{18}$O data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger J. Francey</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JD003154⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.GB2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GB002166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681705v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive global three-dimensional model of delta O-18 in atmospheric CO2: 1. Validation of surface processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A comprehensive global three-dimensional model of $\delta ^{18}$O in atmospheric CO$_2$: 2. Mapping the atmospheric signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin E. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger J. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108 (D17), pp.4527. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 108 (D17), pp.4528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JD003154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2002JD003153⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682554v1</w:t>
+                <w:t xml:space="preserve">hal-02681705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of atmospheric variability and soil exhalation rate of radon-222 at a Russian forest site - Technical approach and deployment for boundary layer studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A comprehensive global three-dimensional model of delta O-18 in atmospheric CO2: 1. Validation of surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Langendörfer</w:t>
+                <w:t xml:space="preserve">Gilles Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mantsch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 54 (5), pp.462-475. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (D17), pp.4527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3402/tellusb.v54i5.16681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002JD003153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677624v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the continental effect of oxygen isotopes over Eurasia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observations of atmospheric variability and soil exhalation rate of radon-222 at a Russian forest site - Technical approach and deployment for boundary layer studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Langendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mantsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 54 (5), pp.895-909. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v54i5.16681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3402/tellusb.v54i5.16738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676417v1</w:t>
+                <w:t xml:space="preserve">hal-02677624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of biospheric CO2 gross fluxes via oxygen isotopes in a spruce forest canopy : a Rn-222 calibrated box model approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling the continental effect of oxygen isotopes over Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 54 (5), pp.476-496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1600-0889.2002.01345.x⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.895-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v54i5.16738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675877v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of biospheric CO2 gross fluxes via oxygen isotopes in a spruce forest canopy : a Rn-222 calibrated box model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Langendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peylin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.476-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1600-0889.2002.01345.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verification of German methane emission inventories and their recent changes based on atmospheric observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Glatzel Mattheier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (D3), pp.3447-3456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1998JD100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13021,2873 +13155,2873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth is not just about wood : investigating the link between ecosystem carbon uptake and net primary productivity in three European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of European forest fluxes to the 2022 heatwave and drought recorded by ICOS Eddy-covariance stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-14228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem gross primary productivity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Che Ing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne (Austria), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard-coded parameters have the largest impact on fluxes of the land surface model Noah-MP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. edition journées scientifiques "Modélisation du fonctionnement des surfaces continentales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Eddy covariance observations with land surface models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of ICOS-D Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Frankfurter, Germany. pp.1-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of microbial carbonic anhydrase activity on atmospheric concentrations of CO18O and COS at large scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Carbon Dioxide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data driven estimation of transpiration from net water fluxes: the TEA algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob A Nelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2017, New Orleans, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How important are the descriptions of vegetation in distributed hydrologic models?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soil moisture estimation across scales with mobile sensors for cosmic-ray neutrons from the ground and air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schrön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739492v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture estimation across scales with mobile sensors for cosmic-ray neutrons from the ground and air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How important are the descriptions of vegetation in distributed hydrologic models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Schrön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741481v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the hard-coded parameters on the hydrologic fluxes of the land surface model Noah-MP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanisms behind the estimation of photosynthesis traits from leaf reflectance observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dechant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741135v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms behind the estimation of photosynthesis traits from leaf reflectance observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of the hard-coded parameters on the hydrologic fluxes of the land surface model Noah-MP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741478v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective vs. single-objective calibration of a hydrologic model using single- and multi-objective screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic description of the global COS cycle consistent with atmospheric measurements and its potential to evaluate gross primary production of vegetation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2016, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joana Sauze</w:t>
+                <w:t xml:space="preserve">Separating the contributions of vegetation and soil to evapotranspiration using stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594895v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the contributions of vegetation and soil to evapotranspiration using stable isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for germany accounting for uncertainties in the parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741518v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution dataset of water fluxes and states for germany accounting for uncertainties in the parameter estimation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of Carbonic Anhydrase on the partitioning of leaf and soil CO18O and COS gas exchange across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Commane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741492v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of herbaceous understory vegetation to ecosystem water cycle, productivity and infiltration in a semi arid oak woodland assessed by stable oxygen isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piayda Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Costa E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra C. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João S Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for a robust parameter estimation strategy for large river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Attinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale verification of water fluxes and states over pan european river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning water and carbon fluxes in a Mediterranean oak woodland using stable oxygen isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2014, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter sensitivity estimation: The different information in derivative- and variance-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically accurate soil freeze-thaw processes in a global land surface s&amp;lt;strong&amp;gt;&amp;lt;/strong&amp;gt;cheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2014, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of eddy-covariance data for individual-based, forest gap models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Rödig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Huth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global estimates of land photosynthesis inferred from the global budget of δ18O in atmospheric CO2: the crucial role of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Chapman Conference, on soil-mediated drivers of coupled biogeochemical and hydrological processes across scales, Biosphere II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Oct 2013, Tucson, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of soil carbonic anhydrase on the partitioning of gross CO2 fluxes using the oxygen isotopes of CO2 and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Seibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do soil micro‐organisms influence the oxygen isotope signal of atmospheric CO2?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Seisst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf water and transpiration isotope signals: a crossroad between plant physiology, fluid mechanics and biogeochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on the Isotope Effects in Evaporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Pisa, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global balance for the stable water isotopes: a comparison between observations and general circulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sy mposium on Isotope Hy drology and Integrated Water Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Atomic Energy Agency (IAEA). AUT., May 2003, Vienne, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15897,3687 +16031,3687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomata of shade-adapted leaves of European beech are more responsive to changes in light conditions than light-adapted leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasin Gundesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stomata 46th New Phytologist symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Kaifeng, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon assimilation limitations during and after the European 2022 drought and heat wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Herig Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of soil carbon sequestration processes in a temperate deciduous forest using soil respiration experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marańón Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Zöphel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dienstbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , Geophysical Research Abstracts, 18, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the multi-agent modelling platform MAELIA to support land conversion to agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès mondial d’agroforesterie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dominant environmental driver of leaf water stable isotope enrichment differs for 2H compared to 18O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A. Cernusak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adria Barbeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebekka Bögelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary T. Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Ferrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of ectomycorrhizal fungi to litter decomposition may imply synergistic controls of above- and belowground vegetation on soil CO2 emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marañon-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dajana Radujkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schrumpf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violation of the flux-matching criteria in land-surface simulations by Noah-MP at different spatial resolutions over diverse regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Schweppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geosciences Union General Assemby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel CO18O dataset and modelling framework to constrain estimates of photosynthesis at the global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018, European Geophysical Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of dynamic soil–vegetation feedbacks following an isotopically labelled precipitation pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Siegwolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards scale-independent land-surface flux estimates in Noah-MP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Towards reliable ET estimates in the semi-arid Júcar region in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Brenner Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schrön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martyn Clark</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735128v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Towards scale-independent land-surface flux estimates in Noah-MP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Schäfer</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Mizukami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Attinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2016</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741482v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reliable ET estimates in the semi-arid Júcar region in Spain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oldrich Rakovec</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
+              <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736499v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative measurements focusing on carbon, energy and water fluxes at the forest site ‘Hohes Holz’ and the grassland ‘Grosses Bruch’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Schütze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marañón-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatially consistent seamless predictions of continental-scale hydrologic fluxes and states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Rakovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Mai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthias Zinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic description of the global COS cycle consistent with atmospheric measurements and its potential to evaluate gross primary production of vegetation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRM - multiscale Routing Model for Scale-Independent Streamflow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Rakovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and water cycling in flooded and rainfed rice (Oryza Sativa) ecosystem: Disentangling agronomical and ecological aspects of water use efficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Steady state or non-steady state? Identifying driving mechanisms of oxygen isotope signatures of leaf transpiration in functionally distinct plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Dubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Kübert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Werner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741490v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state or non-steady state? Identifying driving mechanisms of oxygen isotope signatures of leaf transpiration in functionally distinct plant species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Carbon and water cycling in flooded and rainfed rice (Oryza Sativa) ecosystem: Disentangling agronomical and ecological aspects of water use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhone Nay-Htoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubbert Maren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741483v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable oxygen isotope analysis reveal vegetation influence on soil water movement and ecosystem water fluxes in a semi-arid oak woodland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the land surface model noah-mp for different model fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Quantifying uncertainty of pedotransfer functions on soil water retention and hydrologic model output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Göhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741376v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean &amp;lt;em&amp;gt;Quercus suber L&amp;lt;/em&amp;gt;. woodland during the extreme drought event in 2012</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity analysis of the land surface model noah-mp for different model fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Thobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Branch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wulfmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 1 p., 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741382v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainty of pedotransfer functions on soil water retention and hydrologic model output</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Drought impact on carbon and water cycling in a Mediterranean &amp;lt;em&amp;gt;Quercus suber L&amp;lt;/em&amp;gt;. woodland during the extreme drought event in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741493v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the allocation of water in rainfed rice ecosystem by partitioning evapotranspiration of rainfed rice (Oryza Sativa L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhone Nay-Htoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Jonghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes in tropical forest ecosystems: the value of Eddy-covariance data for individual-based dynamic forest gap models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Rödig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Huth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope signatures of transpired water vapor – the role of isotopic non-steady-state transpiration of Mediterranean cork-oaks (Quercus suber L.) under natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source distributed mesoscale hydrologic model (mHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought influence on carbon and water cycling in a Mediterranean Quercus suber L. woodland during the drought year 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Piayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Dubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Kolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Costa E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization of potential evapotranspiration approaches for distributed hydrologic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical study of the wound effects on sap flow measured with thermal dissipation probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marañón-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Herbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Rebmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling leaf water isotope composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod "Ecologie physico-chimique des organismes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Roscoff, France. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19587,513 +19721,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Stable Isotopes in Carbon Dioxide, Methane, and Water Vapor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Foken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Atmospheric Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.509 - 532, 2021, 978-3-030-52171-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52171-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Much Climatic Information Do Water Isotopes Contain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pradeep K Aggarwal; Joel R Gat; Klaus F O Froehlich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isotopes in the Water Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.303-320, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-3023-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much climatic information do water isotopes contain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isotopes in the Water Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the use of 13C and 18O isotopes in atmospheric CO2 to quantify biospheric carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Scholze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peylin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stable isotope biosphere atmosphere interactions : Processes and Biological Controls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2005, 978-0-12-088447-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-088447-6.X5000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20103,248 +20237,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEWEX-ISMC SoilWat Project: Taking Stock and Looking Ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yijian Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verhoef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Gudmundsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.Quarter 2, 4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yes, more carbon dioxide in the atmosphere helps plants grow, but it’s no excuse to downplay climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Haverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pep Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20354,147 +20488,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology across scales: an intercontinental analysis of leaf-out dates in temperate deciduous tree communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Treuil-Dussouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Hufkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20504,100 +20638,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive global 3D model of delta-18O in atmospheric CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Heidelberg University, 2002. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02832165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20607,651 +20741,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ncvue: a minimal GUI for a quick view of netcdf files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally inexpensive identification of noninformative model parameters by sequential screening: Efficient Elementary Effects (EEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiscale Routing Model mRM v1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">partialwrap: easily partialize external executables and Python functions with Python's functools.partial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mesoscale Hydrologic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Thober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hesseflux: a Python library to process and post-process Eddy covariance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pyeee: Parameter screening using Morris' method or its extension of Efficient/Sequential Elementary Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:dfcd11e014a37a828033ee6b341ae7476bb8e3ae;origin=https://hal.archives-ouvertes.fr/hal-02985173;visit=swh:1:snp:277d253ea99ed7fd3b3a7b678dfea39217435b71;anchor=swh:1:rev:b814a3b770baf4678db626e2a95708a94590fdb9;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId661"/>
+      <w:footerReference w:type="default" r:id="rId668"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21398,51 +21532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115983" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kholis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakovec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Ranjbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Losos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoffman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004341" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Manning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4087-2023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Kong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Pu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02639-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9444" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hase" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doktor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Rebmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Mollenhauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberstroh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lobo&#8208;do&#8208;vale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Caldeira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14126" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Evans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bartlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0329.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanning Bao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wutzler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516955v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.682142" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Erb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Korhonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-621-2021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter George" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107841" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0747" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Marshall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kuehnhammer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957456v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourlez de La Motte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauclaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Folt&#253;nov&#225;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0527" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014264v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4687-2020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mikaloff&#8208;fletcher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichang Kang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026423" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thober" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kelbling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2501-2019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Assouline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbst" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.10.0191" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengtian Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0838-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zink" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021346" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna R&#246;dig" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rammig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Fischer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Taubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabc61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001100" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhone Nay-Htoon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lindner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghan Ko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nieradzik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2995-2018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bulcke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piayda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Acker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx103" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#246;hli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Scheiffele" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Iwema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R. Bogena" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5009-2017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596622v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Piayda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2293-2017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688922v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lange" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vohland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081855" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schulz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611436v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3295" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1769-2017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huth" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Bohn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0091-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Borchardt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Brauns" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-6327-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620245v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonfils" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Santer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Phillips" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Taylor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0005.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656650v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heinke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12639" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025097" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiedemann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw071" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639605v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Rakovec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0054.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267647v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Haughton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pitman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0171.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Nieradzik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian N Harman" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3111-2016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985166v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J Pitman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Correia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.01.017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639257v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaz Correia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Pereira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR016907" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG09Q6SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Best" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abramowitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balsamo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-14-0158.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#246;sel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tuthorn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benesch" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1057136" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mosena" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cristina Correia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.05.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60M73Z05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637505v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12878" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634882v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piayda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubbert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kolle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costa E Silva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-7159-2014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638870v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00530" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643730v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gayler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Priesack" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ingwersen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Wizemann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014536" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650741v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.033" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVH8D0XL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652761v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dr&#252;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.09.006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ0SRLQG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647335v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;hler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mai J" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20072" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643378v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haverd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lovell" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L B Jupp" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Newnham" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG247H9Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652751v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagliabue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bopp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scholze" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1324" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/477547a" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RGMX2XRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keitel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Tadros" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.02.005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJ54GBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.029" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B65ZDXQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Offermann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01996.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Leuning" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Gorsel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9344-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887277v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658024v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hartard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lakatos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1038-8" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657742v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G Mcdowell" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bickford" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO100002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bickford" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth W Paltridge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D Farquhar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029925" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659564v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Keith" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.07.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18Z7NJD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985171v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002059" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681705v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin E. Allison" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Francey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003154" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682554v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003153" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNQ3WRD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677624v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Levin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Born" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantsch" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16681" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676417v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16738" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675877v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01345.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698108v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Glatzel Mattheier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marik" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD100064" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787896v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787949v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787886v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735213v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Nelson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739492v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741481v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741135v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741478v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741479v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744273v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741518v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Correia" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741492v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741519v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piayda Arndt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E. Silva" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Correia" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S Pereira" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741377v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741378v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schaefer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739503v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741381v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739502v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741058v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762408v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741480v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#324;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Z&#246;phel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gimper" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dienstbach" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789758v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka B&#246;gelein" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T. Bush" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733693v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;on-Jimenez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovic" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787858v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735152v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meredith" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735257v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735128v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Mizukami" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741482v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#228;fer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736499v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brenner Michael" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zinc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735153v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741134v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mai" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578271v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740947v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741490v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Wei" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubbert Maren" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741483v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika K&#252;bert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741383v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741376v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thobe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741382v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741493v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren G&#246;hler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741491v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Jonghan" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741494v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741380v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741489v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741526v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741488v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741487v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbs" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828953v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517026v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-52171-4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52171-4_17" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985170v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3023-1_19" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817810v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831118v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780120884476/stable-isotopes-and-biosphere-atmosphere-interactions" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-088447-6.X5000-4" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516994v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijian Zeng" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516840v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pep Canadell" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832165v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199688v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985172v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985176v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985174v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985177v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985175v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985173v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfcd11e014a37a828033ee6b341ae7476bb8e3ae;origin=https://hal.archives-ouvertes.fr/hal-02985173;visit=swh:1:snp:277d253ea99ed7fd3b3a7b678dfea39217435b71;anchor=swh:1:rev:b814a3b770baf4678db626e2a95708a94590fdb9;path=/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nicolini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Fiore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Florian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Sabbatini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70892" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien All&#233;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tuzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024ms004869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cuntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G Canadell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Knauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haverd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-3193-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kholis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalbacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rakovec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuntz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR039625" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Postic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-7603-2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Ranjbar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Losos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoffman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Stoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gab Abramowitz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ukkola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Hobeichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Cranko Page" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Lipson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-5517-2024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil&#8208;dussouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Hufkens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhong Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13910" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klosterhalfen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Manning" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4087-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Kong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Pu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Ren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02639-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Medlyn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh9444" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Che Ing Tang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Arriga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Papale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hase" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doktor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Rebmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Mollenhauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108746" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberstroh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lobo&#8208;do&#8208;vale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Caldeira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Dubbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cernusak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Barbeta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Bush" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Eichstaedt (b&#246;gelein)" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ferrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Evans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Niinemets" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Tosens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18363" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Menard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Essery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bartlett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0329.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanning Bao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wutzler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujan Koirala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108708" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bottero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Forrester" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kohnle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15737" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovi&#263;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verbruggen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Grau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.682142" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516967v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pisek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Erb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Korhonen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Biermann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carrara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-621-2021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278925v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter George" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kobayashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107841" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207504v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Graf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bernhofer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye Bogena" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0524" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0747" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gourlez de La Motte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beauclaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cuntz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Folt&#253;nov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0527" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Marshall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kuehnhammer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00358" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014264v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungjun Kim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-4687-2020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942657v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mikaloff&#8208;fletcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14950" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichang Kang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026423" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ogee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.107780" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628121v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thober" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kelbling" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Mai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-2501-2019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165403v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Assouline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhoef" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Herbst" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.10.0191" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Cernusak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengtian Huang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0838-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob&#160;a. Nelson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Carvalhais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004727" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626177v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021346" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna R&#246;dig" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rammig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Fischer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Taubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabc61" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730005v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001100" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627043v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhone Nay-Htoon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Lindner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonghan Ko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195238" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nieradzik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Briggs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woodgate" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-2995-2018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Derksen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Flanner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hagemann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-5027-2018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mara&#241;&#243;n-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van den Bulcke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piayda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Acker" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx103" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688922v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lange" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vohland" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17081855" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644045v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schr&#246;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#246;hli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Scheiffele" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Iwema" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R. Bogena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5009-2017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Piayda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Siegwolf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Werner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2293-2017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schulz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.019" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Knohl" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3295" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865114v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Huth" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Bohn" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40663-017-0091-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1769-2017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566305v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Wollschl&#228;ger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Borchardt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Brauns" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-6327-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonfils" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Anderson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Santer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Phillips" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl E Taylor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0005.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656650v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Heinke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12639" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496818v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025097" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiedemann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbst" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpw071" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639605v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Rakovec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0054.1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267647v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Haughton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pitman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Or" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-15-0171.1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633795v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Nieradzik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian N Harman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3111-2016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985166v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy J Pitman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632262v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C Correia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.01.017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639257v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vaz Correia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Pereira" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641158v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR016907" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG09Q6SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806217v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Best" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abramowitz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balsamo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-14-0158.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631416v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#246;sel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tuthorn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benesch" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10256016.2015.1057136" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mosena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cristina Correia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.05.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60M73Z05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637505v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12878" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634882v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piayda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubbert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kolle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costa E Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-7159-2014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638870v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00530" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gayler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Priesack" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ingwersen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Dieter Wizemann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014536" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650741v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Maguas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.05.033" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVH8D0XL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652761v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauder" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Dr&#252;e" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.09.006" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ0SRLQG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647335v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#246;hler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mai J" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrg.20072" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643378v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Haverd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lovell" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L B Jupp" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Newnham" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.018" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG247H9Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652751v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tagliabue" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bopp" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Scholze" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1324" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643686v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Badeck" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Brugnoli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cohn" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-2659-2011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652768v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keitel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Zeeman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3083-2012" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/477547a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RGMX2XRT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643375v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Griffith" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keitel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Tadros" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.02.005" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCJ54GBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.05.029" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B65ZDXQ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657844v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Ferrio" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Offermann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.01996.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985168v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Leuning" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Gorsel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-008-9344-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667878v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Genty" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905210106" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887277v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658024v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hartard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lakatos" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-1038-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657742v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate G Mcdowell" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis D Baldocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P Bickford" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008EO100002" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985169v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nate Mcdowell" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baldocchi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bickford" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656533v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth W Paltridge" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D Farquhar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029925" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659564v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Keith" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.07.006" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18Z7NJD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659722v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Farquhar" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Cernusak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2007.01676.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169436v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01621.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Hoffmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Weber" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002059" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683342v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GB002166" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681705v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin E. Allison" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger J. Francey" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003154" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682554v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hoffmann" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JD003153" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNQ3WRD0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677624v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Levin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Born" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mantsch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16681" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676417v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v54i5.16738" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675877v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Langend&#246;rfer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2002.01345.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698108v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Glatzel Mattheier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marik" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schmidt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD100064" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602394v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morfin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10746" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631891v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14228" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262448v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8155" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787896v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787949v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787886v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735213v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Nelson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741481v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739492v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741478v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741135v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741479v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744273v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741518v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Correia" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741492v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594895v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wehr" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Commane" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741519v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piayda Arndt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa E. Silva" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Correia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o S Pereira" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741377v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741378v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schaefer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739503v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741381v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739502v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741058v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745350v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753100v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Seibt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819049v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Seisst" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822134v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762408v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Werner" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242042v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Gundesli" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Combemale" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602330v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Herig Coimbra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13116" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741480v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#324;&#243;n Jim&#233;nez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Z&#246;phel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gimper" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dienstbach" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975336v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789758v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adria Barbeta" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka B&#246;gelein" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary T. Bush" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733693v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mara&#241;on-Jimenez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dajana Radujkovic" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schrumpf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787858v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735152v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meredith" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735257v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736499v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brenner Michael" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zinc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735128v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Mizukami" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741482v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#228;fer" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735153v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741134v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mai" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578271v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740947v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741483v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika K&#252;bert" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741490v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Wei" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubbert Maren" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741383v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741493v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren G&#246;hler" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741376v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Thobe" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741382v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741491v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Jonghan" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741494v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741380v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741489v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741526v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Kolle" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741488v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741487v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Herbs" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828953v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517026v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-52171-4" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52171-4_17" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985170v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3023-1_19" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817810v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831118v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780120884476/stable-isotopes-and-biosphere-atmosphere-interactions" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-088447-6.X5000-4" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516994v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijian Zeng" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gudmundsson" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516840v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pep Canadell" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409675v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Treuil-Dussouet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832165v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199688v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985172v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:145953de3761033b0934d179d468a3b1a4730058;origin=https://hal.archives-ouvertes.fr/hal-02985172;visit=swh:1:snp:99cf77b47c60796b62a2542519f35c66d155e66c;anchor=swh:1:rev:cb40dedff969398f81629c08108244f6efd87b7e;path=/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985176v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985174v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:08d99d0118ad558c13a7db49196f1813494da88c;origin=https://hal.archives-ouvertes.fr/hal-02985174;visit=swh:1:snp:460003817977a5af87236d3750f982c966405041;anchor=swh:1:rev:de0ed774f62ba58484c7827f9bb63332b9ca3c08;path=/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985177v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985175v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:85de9e95972ef01471af275faa6715f5e7d871ac;origin=https://hal.archives-ouvertes.fr/hal-02985175;visit=swh:1:snp:91645105d05d44bfcce28e0db347d171010074c3;anchor=swh:1:rev:097a3082e95cb73979dd66670433d9636f75b61a;path=/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985173v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfcd11e014a37a828033ee6b341ae7476bb8e3ae;origin=https://hal.archives-ouvertes.fr/hal-02985173;visit=swh:1:snp:277d253ea99ed7fd3b3a7b678dfea39217435b71;anchor=swh:1:rev:b814a3b770baf4678db626e2a95708a94590fdb9;path=/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>