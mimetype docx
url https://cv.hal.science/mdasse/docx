--- v0 (2026-03-13)
+++ v1 (2026-05-23)
@@ -229,165 +229,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Espaces postfordistes et villes du spectacle : De la 'Disneyfication' à la marchandisation de l’espace urbain en Californie du Sud » communication au colloque</w:t>
+                <w:t xml:space="preserve">Public spaces, public places : (de)constructing collective identities in neoliberal urban landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">California as the Epicenter of Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Elodie Edwards Grossi, Thibault Clement, Olivier Richomme, Oct 2025, Université de Chicago, Paris, France</w:t>
+              <w:t xml:space="preserve">Individual and Collective Experiences of Place. Attachment, Belonging and Participation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Pau (UPPA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318419v1</w:t>
+                <w:t xml:space="preserve">hal-05031175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public spaces, public places : (de)constructing collective identities in neoliberal urban landscapes</w:t>
+                <w:t xml:space="preserve">« Espaces postfordistes et villes du spectacle : De la 'Disneyfication' à la marchandisation de l’espace urbain en Californie du Sud » communication au colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual and Collective Experiences of Place. Attachment, Belonging and Participation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Pau (UPPA), France</w:t>
+              <w:t xml:space="preserve">California as the Epicenter of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Elodie Edwards Grossi, Thibault Clement, Olivier Richomme, Oct 2025, Université de Chicago, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031175v1</w:t>
+                <w:t xml:space="preserve">hal-05318419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le centre commercial - un lieu de vie? Americana At Brand à Los Angeles : lieu de pouvoir social ou simulacre symbolique ? », communication au sein de l’atelier « Des villes inclusives aux villes résilientes, du développement durable à l’économie régénérative. Qui a/prend le pouvoir dans les villes américaines ? »</w:t>
               </w:r>
@@ -1057,165 +1057,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The ambivalence of Adbusters: the self-contradictory tactics of a nonmainstream media and the limits of apoliticism »</w:t>
+                <w:t xml:space="preserve">« Argent, bonheur et consommation : une équation en phase de perdition ? », communication dans le cadre du colloque international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">douzième conférence de la ESSE, European Society for the Study of English</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Kosice, République Slovaque, France</w:t>
+              <w:t xml:space="preserve">Argent, pouvoirs et représentations dans les Amériques et en Europe », colloque organisé pour les cinquante ans de l’université de Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071837v1</w:t>
+                <w:t xml:space="preserve">hal-05071833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Argent, bonheur et consommation : une équation en phase de perdition ? », communication dans le cadre du colloque international</w:t>
+                <w:t xml:space="preserve">« The ambivalence of Adbusters: the self-contradictory tactics of a nonmainstream media and the limits of apoliticism »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argent, pouvoirs et représentations dans les Amériques et en Europe », colloque organisé pour les cinquante ans de l’université de Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">douzième conférence de la ESSE, European Society for the Study of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kosice, République Slovaque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071833v1</w:t>
+                <w:t xml:space="preserve">hal-05071837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Deux expressions hétérogènes de l’américanité ? Les mouvements Occupy et le Tea Party », communication dans le cadre du colloque international</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1525,608 +1525,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « droit à l’espace public » et la durabilité sociale à Los Angeles</w:t>
+                <w:t xml:space="preserve">Elsa Devienne La ruée vers le sable : une histoire environnementale des plages de Los Angeles au XXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 227, </w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 168 (3), pp.113-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/orda.6692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfea.168.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838102v1</w:t>
+                <w:t xml:space="preserve">hal-04750663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le néolibéralisme et la nouvelle dimension symbolique de l’urbanité : étude comparée de Business Improvement Districts en Californie du sud</w:t>
+                <w:t xml:space="preserve">Le « droit à l’espace public » et la durabilité sociale à Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 160 (3), pp.143-160. </w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.160.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/orda.6692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205673v1</w:t>
+                <w:t xml:space="preserve">hal-03838102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance publicitaire : la nouvelle culture populaire ? Le cas d’Adbusters en Amérique du Nord</w:t>
+                <w:t xml:space="preserve">The Neoliberalization of Public Spaces and the Infringement of Civil Liberties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/angles.595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205688v1</w:t>
+                <w:t xml:space="preserve">hal-05067263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le néolibéralisme et la nouvelle dimension symbolique de l’urbanité : étude comparée de Business Improvement Districts en Californie du sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 160 (3), pp.143-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.160.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance publicitaire : la nouvelle culture populaire ? Le cas d’Adbusters en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contemporanéité de la philosophie sociale olmstedienne : entre privatisation et surfacisation des espaces publics urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Frederick Law Olmsted (1882-1903) et le park movement américain et Les années Roosevelt (1932-1945), 30 (2), pp.67-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03122749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de formation à destination des enseignants du secondaire</w:t>
+                <w:t xml:space="preserve">Du Consensus de Washington à l’ALENA, des maquiladoras aux Zapatistes : les conséquences sociales d’une politique néolibérale au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clea Fortuné. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation à destination des enseignants du secondaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05330312v1</w:t>
+              <w:t xml:space="preserve">Agrégation Anglais 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sphère publique et sphère privée, suffrage féminin, genre et culte de la domesticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dassé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Garbaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégation Anglais 2022. Le droit de vote des femmes aux États-Unis, 1776-1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Consensus de Washington à l’ALENA, des maquiladoras aux Zapatistes : les conséquences sociales d’une politique néolibérale au Mexique</w:t>
+                <w:t xml:space="preserve">Journée de formation à destination des enseignants du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrégation Anglais 2024</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-04750650v1</w:t>
+              <w:t xml:space="preserve">Journée de formation à destination des enseignants du secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2194,51 +2354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFB8414B"/>
+    <w:nsid w:val="3F463C3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2425,51 +2585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mdasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7734-3560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373518X.2025.2583821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03838102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.6692" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04205673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04205688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mdasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7734-3560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070473v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05070828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071508v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2373518X.2025.2583821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.18204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0113" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03838102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.6692" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04205673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04205688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>