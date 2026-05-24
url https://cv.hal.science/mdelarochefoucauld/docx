--- v0 (2026-04-06)
+++ v1 (2026-05-24)
@@ -1420,610 +1420,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi médical des travailleurs intérimaires en région CVL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recruter sur Tiktok : la solution antirides ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36863/mds.a.14794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321510v1</w:t>
+                <w:t xml:space="preserve">hal-05321498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation vie personnelle-vie professionnelle : un nouveau paradigme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le suivi médical des travailleurs intérimaires en région CVL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du DRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 283-284, pp.85-94</w:t>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1938, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321509v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHPAD et marque employeur, le couple gagnant ?</w:t>
+                <w:t xml:space="preserve">Conciliation vie personnelle-vie professionnelle : un nouveau paradigme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis de la Rochefoucauld</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les cahiers du DRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283-284, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321503v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruter sur Tiktok : la solution antirides ?</w:t>
+                <w:t xml:space="preserve">EHPAD et marque employeur, le couple gagnant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321498v1</w:t>
+                <w:t xml:space="preserve">hal-05321503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services de santé au travail vus par leurs personnels : étude en région Centre-Val de Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises et hybridation d’une gouvernance actionnariale et partenariale. Le cas d’une clinique privée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Milosevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1897, pp.4-7</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22-23, pp.176-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321512v1</w:t>
+                <w:t xml:space="preserve">hal-05321496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sociaux d’entreprise, approches croisées droit social et GRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les services de santé au travail vus par leurs personnels : étude en région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46,3075, pp.9-17</w:t>
+              <w:t xml:space="preserve">Semaine sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1897, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321511v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociale des entreprises et hybridation d’une gouvernance actionnariale et partenariale. Le cas d’une clinique privée.</w:t>
+                <w:t xml:space="preserve">Les réseaux sociaux d’entreprise, approches croisées droit social et GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Uzan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22-23, pp.176-219</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46,3075, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321496v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte des collaborations ONG-Entreprises par la diffusion d’informations sociétales</w:t>
               </w:r>
@@ -2536,791 +2536,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue social comme vecteur de la résilience organisationnelle dans un contexte de crise</w:t>
+                <w:t xml:space="preserve">Regard croisé DS-GRH sur l’utilisation des réseaux sociaux numériques d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Bris</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Réseaux sociaux d’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANDRH, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321610v1</w:t>
+                <w:t xml:space="preserve">hal-05321636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé DS-GRH sur l’utilisation des réseaux sociaux numériques d’entreprise</w:t>
+                <w:t xml:space="preserve">Le dialogue social comme vecteur de la résilience organisationnelle dans un contexte de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Chader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux sociaux d’entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANDRH, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321636v1</w:t>
+                <w:t xml:space="preserve">hal-05321610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement juridique et organisationnel de la digitalisation</w:t>
+                <w:t xml:space="preserve">RSE et hybridation d’une gouvernance actionnariale et partenariale : le cas d’une clinique privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Milosevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de l’Inspection du Travail - Conférence sur le digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DIRECCTE, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321628v1</w:t>
+                <w:t xml:space="preserve">hal-05321616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé DS-GRH sur la conciliation vie professionnelle - vie personnelle</w:t>
+                <w:t xml:space="preserve">Recruitment as a regulator of the organizational transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Milosevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conciliation Vie professionnelle - Vie personnelle, un nouveau paradigme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANDRH, Oct 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321632v1</w:t>
+                <w:t xml:space="preserve">hal-05321613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et hybridation d’une gouvernance actionnariale et partenariale : le cas d’une clinique privée</w:t>
+                <w:t xml:space="preserve">Environnement juridique et organisationnel de la digitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Uzan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Régionale de l’Inspection du Travail - Conférence sur le digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIRECCTE, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321616v1</w:t>
+                <w:t xml:space="preserve">hal-05321628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment as a regulator of the organizational transformation</w:t>
+                <w:t xml:space="preserve">Regard croisé DS-GRH sur la conciliation vie professionnelle - vie personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Milosevic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">La conciliation Vie professionnelle - Vie personnelle, un nouveau paradigme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANDRH, Oct 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321613v1</w:t>
+                <w:t xml:space="preserve">hal-05321632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding and CSR: The &amp;quot;crowd&amp;quot; as a new stakeholder?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Digitalization and alternative HRM: managing effectively through social networks? The case of the ORANGE group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Milosevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2017, Aix-en-Porvence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321621v1</w:t>
+                <w:t xml:space="preserve">hal-05321617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization and alternative HRM: managing effectively through social networks? The case of the ORANGE group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdfunding and CSR: The &amp;quot;crowd&amp;quot; as a new stakeholder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Milosevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2017, Aix-en-Porvence, France</w:t>
+              <w:t xml:space="preserve">14ème congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321617v1</w:t>
+                <w:t xml:space="preserve">hal-05321621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding and CSR : Towards a new form of patronage 2.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Milosevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3345,51 +3345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE et performance sociale : l'impact de la digitalisation de la fonction RH. Le cas du groupe Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3427,51 +3427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de Gestion et RSE en France : approche exploratoire et longitudinale (2003-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3626,204 +3626,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité du salarié. Regards croisés droit du travail et GRH</w:t>
+                <w:t xml:space="preserve">RSE et performance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre David</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Milosevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité et entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 2024</w:t>
+              <w:t xml:space="preserve">RSE, Développement durable et Théorie des Parties Prenantes. Une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321519v1</w:t>
+                <w:t xml:space="preserve">hal-05321525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et performance économique</w:t>
+                <w:t xml:space="preserve">Vulnérabilité du salarié. Regards croisés droit du travail et GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin de la Rochefoucauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Milosevic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Levannier-Gouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSE, Développement durable et Théorie des Parties Prenantes. Une perspective internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESKA, 2024</w:t>
+              <w:t xml:space="preserve">Vulnérabilité et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321525v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGOs</w:t>
               </w:r>
@@ -4471,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin de la Rochefoucauld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumazert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.138.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.051.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.134.0058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Levannier-Gou&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.051.0025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321509v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de la Rochefoucauld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.14794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Milosevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.honor.2025.01.0065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374249.ch50" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.grunf.2023.01.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800374249.ch26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374249.ch26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin de la Rochefoucauld" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dumazert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.138.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.051.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.134.0058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Levannier-Gou&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.051.0025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Pijoan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.214.0038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.14794" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de la Rochefoucauld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Milosevic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi de La Rochefoucauld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.206.0077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321608v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321625v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.honor.2025.01.0065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374249.ch50" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.grunf.2023.01.0121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321535v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800374249.ch26" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800374249.ch26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>