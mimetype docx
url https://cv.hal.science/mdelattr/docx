--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -147,3962 +147,3962 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the meiotic secrets behind animals asexuality: when cytology seduces genomics to decode asexual meiosis</w:t>
+                <w:t xml:space="preserve">delfies: a Python package for the detection of DNA breakpoints with neo-telomere addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brice Letcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.07385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of recombination, X inactivation and centromere proteins during stick insect spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Schwander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1011827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrastructure Expansion Microscopy applied to C. elegans embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moushumi Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">microPublication biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new type of non-Mendelian segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05393558v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (8), pp.1387-1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02482-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmed DNA elimination in Mesorhabditis nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (17), pp.3711 - 3721.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.07.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosegregation of recombinant chromatids maintains genome-wide heterozygosity in an asexual nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Le Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (34), pp.eadi2804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi2804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary divergence of anaphase spindle mechanics in nematode embryos constrained by antagonistic pulling and viscous forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Khatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya Athale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E21-10-0532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetry is defined during meiosis in the oocyte of the parthenogenetic nematode Diploscapter pachys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dureen Samandar Eweis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plastino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 483, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2021.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification and hybrid incompatibility in auto-pseudogamous species of Mesorhabditis nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-01665-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02972247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Males as somatic investment in a parthenogenetic nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Grosmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Estrada-Virrueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363 (6432), pp.1210-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aau0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02895936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of mitotic spindle behavior during the first asymmetric embryonic division of nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore-Cécile Valfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.e2005099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2005099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microtubule Feedback and LET-99-Dependent Control of Pulling Forces Ensure Robust Spindle Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fairbrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (11), pp.2189-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From “the Worm” to “the Worms” and Back Again: The Evolutionary Developmental Biology of Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric S Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H A Fitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (2), pp.397-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.118.300243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoswitchable Inhibitors of Microtubule Dynamics Optically Control Mitosis and Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Borowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallis Nahaboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Reynders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Nekolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (2), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromatids segregate without centrosomes during Caenorhabditis elegans mitosis in a Ran- and CLASP-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallis Nahaboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Zouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Askjaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (11), pp.2020-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E14-12-1577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoswitchable Inhibitors of Microtubule Dynamics Optically Control Mitosis and Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Borowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wallis Nahaboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Reynders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Nekolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (2), pp.403-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2015.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling, Selection, and Evolutionary Dynamics of the Mitotic Spindle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Farhadifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles f. Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore-Cécile Valfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik c. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Müller-Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.732-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.12.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS-1 Is a C2 Domain Protein Critical for Centriole Integrity in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas von Tobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Mikeladze-Dvali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (11), pp.e1004777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated High-Throughput Quantification of Mitotic Spindle Positioning from DIC Movies of Caenorhabditis Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spichty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e93718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01074628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary comparisons reveal a positional switch for spindle pole oscillations in Caenorhabditis embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Zouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 201 (5), pp.653-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201210110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolutionary context of robust and redundant cell biological mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.537-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.200800215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS-6 defines a protein family required for centrosome duplication in C. elegans and in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Leidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gönczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (2), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb1220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The arithmetic of centrosome biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gönczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 (9), pp.1619-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centriolar SAS-5 is required for centrosome duplication in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Leidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khursheed Wani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Bamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (7), pp.656-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microevolutionary studies in nematodes: a beginning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐anne Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 23 (9), pp.807-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.1116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Evolution of a Variable Left–Right Asymmetry in Nematodes: The Handedness of P11/P12 Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 232 (2), pp.362-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/dbio.2001.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymorphism and evolution of vulval precursor cell lineages within two nematode genera, Caenorhabditis and Oscheius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (9), pp.631-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0960-9822(01)00202-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Suppressor of fused gene, involved in Hedgehog signal transduction in Drosophila, is conserved in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Paces-Fessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Blanchet-Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 209 (5), pp.294-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004270050255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and stabilisation of a neo-Y chromosome in nematode species with rare males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Letcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lewis Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaëlle Saclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Kieninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic Programmed DNA Elimination is widespread in free-living Rhabditidae nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Letcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed-DNA Elimination in the free-living nematodes Mesorhabditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astral microtubule dynamics regulate anaphase oscillation onset and set a robust final position of the C. elegans zygote spindle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bouvrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pecreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of recombination, X inactivation and centromere proteins during stick insect spermatogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Toubiana</w:t>
+                <w:t xml:space="preserve">Cracking the meiotic secrets behind animals asexuality: when cytology seduces genomics to decode asexual meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...3207 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Doninck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004270050255⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04873596v1</w:t>
+                <w:t xml:space="preserve">hal-05393558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4114,165 +4114,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and Evolution of Programmed-DNA elimination in nematode embryos</w:t>
+                <w:t xml:space="preserve">Programmed DNA elimination in Mesorhabditis nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Cell to Organism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBD SFBC, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Programmed genome elimina&amp;on: why do many eucaryotes delete parts of their genome?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Duharcourt, Laura Ross, Alexander Suh, Apr 2024, Les Treilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873610v1</w:t>
+                <w:t xml:space="preserve">hal-04906763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed DNA elimination in Mesorhabditis nematodes</w:t>
+                <w:t xml:space="preserve">Mechanisms and Evolution of Programmed-DNA elimination in nematode embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programmed genome elimina&amp;on: why do many eucaryotes delete parts of their genome?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Duharcourt, Laura Ross, Alexander Suh, Apr 2024, Les Treilles, France</w:t>
+              <w:t xml:space="preserve">From Cell to Organism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBD SFBC, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906763v1</w:t>
+                <w:t xml:space="preserve">hal-04873610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and consequences of autopseudogamy in Mesorhabditis nematodes</w:t>
               </w:r>
@@ -4841,51 +4841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4DE4BF"/>
+    <w:nsid w:val="11CC60AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5072,51 +5072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mdelattr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1640-0300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164919244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Letcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Stevens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hsiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Kieninger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Launay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01497043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouvrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecreaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schwander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burdet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Bournonville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moushumi Das" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02482-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Le Faou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2804" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.058" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Khatri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brugi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Athale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E21-10-0532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dureen Samandar Eweis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plastino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2021.12.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02972247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne F&#233;lix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dieng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01665-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02895936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grosmaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siegwald" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Estrada-Virrueta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349716v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Haag" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H A Fitch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300243" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore-C&#233;cile Valfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fairbrass" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallis Nahaboo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reynders" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Nekolla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.06.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zouak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-12-1577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farhadifar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#160;f. Baer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#160;c. Andersen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller-Reichert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.12.060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas von Tobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mikeladze-Dvali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Balestra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004777" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01074628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Stebe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Riche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877132v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201210110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.200800215" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5D0FMGRN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Leidel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#246;nczy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1220" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-K3HP6SB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khursheed Wani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Bamat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1146" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z39S65R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anne F&#233;lix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.1116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZHRQM46-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(01)00202-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Briand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paces-Fessy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanchet-Tournier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VKJ8LHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906763v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goehring" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2020.12.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mdelattr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1640-0300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164919244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Letcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Schwander" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011827" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Burdet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Bournonville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moushumi Das" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wenger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02482-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Launay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.07.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Le Faou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Khatri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brugi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Athale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E21-10-0532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dureen Samandar Eweis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plastino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2021.12.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02972247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne F&#233;lix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dieng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-01665-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02895936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grosmaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siegwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Estrada-Virrueta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0099" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore-C&#233;cile Valfort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2005099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouvrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fairbrass" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Haag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H A Fitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.300243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallis Nahaboo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reynders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Nekolla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2015.06.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zouak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E14-12-1577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Farhadifar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#160;f. Baer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#160;c. Andersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller-Reichert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.12.060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas von Tobel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Mikeladze-Dvali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Balestra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004777" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01074628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cluet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Stebe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Riche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arneodo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecreaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201210110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385786v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.200800215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5D0FMGRN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Leidel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cerutti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#246;nczy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1220" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-K3HP6SB5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01128" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khursheed Wani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Bamat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-Z39S65R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anne F&#233;lix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.1116" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZHRQM46-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0175" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873580v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0960-9822(01)00202-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Briand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Paces-Fessy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Blanchet-Tournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004270050255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VKJ8LHT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Stevens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hsiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Kieninger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01497043v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Doninck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906763v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906697v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goehring" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2020.12.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04906678v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>