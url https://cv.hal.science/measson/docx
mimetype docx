--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge density wave collapse of NbSe2 in the (LaSe)1.14(NbSe2)2 misfit layer compound</w:t>
+                <w:t xml:space="preserve">Lattice dynamics in the FeSi-based family of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovica Zullo</w:t>
+                <w:t xml:space="preserve">Samar Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Setnikar</w:t>
+                <w:t xml:space="preserve">Mads Fonager Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Pawbake</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cren</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brun</w:t>
+                <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.075430. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (4), pp.46002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.075430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3b37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703611v1</w:t>
+                <w:t xml:space="preserve">hal-04297746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics in the FeSi-based family of superconductors</w:t>
+                <w:t xml:space="preserve">Charge density wave collapse of NbSe2 in the (LaSe)1.14(NbSe2)2 misfit layer compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Layek</w:t>
+                <w:t xml:space="preserve">Ludovica Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Fonager Hansen</w:t>
+                <w:t xml:space="preserve">Grégory Setnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+                <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tencé</w:t>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (4), pp.46002. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.075430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3b37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.075430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297746v1</w:t>
+                <w:t xml:space="preserve">hal-04703611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-plane ferromagnetic ordering and crystal-field ground state in the Kondo lattice CeCuSi</w:t>
               </w:r>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible high temperature superconducting transitions in disordered graphite obtained from room temperature deintercalated KC 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Monteverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gallego-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-Optical Sensing of the Pressure Driven Magnetic Ground States in Bulk CrSBr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Selection Rules Calculator: A simplified selection rules calculator for Raman spectroscopy experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Setnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,51 +1283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure tuning of magnon-polarons in the layered antiferromagnet FePS3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in the crystallogenide LaFeSiO1−δ with squeezed FeSi layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads F. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport properties of half-heusler ScPdBi single crystals under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashutosh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, magnetotransport and Hall coefficient studies in ternary Bi2Te2Se, Sb2Te2Se and Bi2Te2S tetradymite topological insulating compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kanagaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saurav Ch. Sarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,295 +2332,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Collapse of the Charge Density Wave and Higgs Mode Visibility in 2H−TaS2</w:t>
+                <w:t xml:space="preserve">France: Charter for gender fairness at conferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Grasset</w:t>
+                <w:t xml:space="preserve">V. Pierron-Bohnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gallais</w:t>
+                <w:t xml:space="preserve">N. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sacuto</w:t>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+                <w:t xml:space="preserve">Claudine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mañas-Valero</w:t>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (12), pp.127001. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2109 (1), pp.050016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.127001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5110090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415784v1</w:t>
+                <w:t xml:space="preserve">hal-02404631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France: Charter for gender fairness at conferences</w:t>
+                <w:t xml:space="preserve">Pressure-Induced Collapse of the Charge Density Wave and Higgs Mode Visibility in 2H−TaS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pierron-Bohnes</w:t>
+                <w:t xml:space="preserve">Romain Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Westbrook</w:t>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Champenois</w:t>
+                <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Lacroix</w:t>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
+                <w:t xml:space="preserve">Samuel Mañas-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2109 (1), pp.050016. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (12), pp.127001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5110090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.127001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404631v1</w:t>
+                <w:t xml:space="preserve">hal-02415784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing chiral electronic excitations in bilayer graphene by Raman scattering</w:t>
               </w:r>
@@ -2632,77 +2632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksiy Kashuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), pp.014002. </w:t>
@@ -2874,103 +2874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higgs-mode radiance and charge-density-wave order in 2H−NbSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (9), pp.094502. </w:t>
@@ -3034,77 +3034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yundi Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (7), pp.077001. </w:t>
@@ -3136,364 +3136,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical temperature boundary of the pseudogap under the superconducting dome in the phase diagram of $Bi_2$$Sr_2$$CaCu_2$$O_{8+\delta}$</w:t>
+                <w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Loret</w:t>
+                <w:t xml:space="preserve">J Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakai</w:t>
+                <w:t xml:space="preserve">Y Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benhabib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Cazayous</w:t>
+                <w:t xml:space="preserve">M-A Méasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S W Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.094525⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01633959v1</w:t>
+                <w:t xml:space="preserve">hal-03003749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical temperature boundary of the pseudogap under the superconducting dome in the phase diagram of $Bi_2$$Sr_2$$CaCu_2$$O_{8+\delta}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-A Méasson</w:t>
+                <w:t xml:space="preserve">B. Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sacuto</w:t>
+                <w:t xml:space="preserve">S. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S W Cheong</w:t>
+                <w:t xml:space="preserve">S. Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.094525 </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.094525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003749v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01633959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman active high energy excitations in URu2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Piekarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3678,64 +3678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional High-Energy-State Contribution to the Cooper Pairing in the Underdoped Copper-Oxide Superconductor HgBa 2 Ca 2 Cu 3 O 8 + δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of the Pseudogap in Cuprate Superconductors at a Lifshitz Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,51 +4080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three energy scales in the superconducting state of hole-doped cuprates detected by electronic Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4240,51 +4240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced change in the Fermi surface topology in the spin density wave phase of Sr(Fe 1 − x Co x ) 2 As 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,295 +4878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01377145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amplitude Higgs mode in the 2H-NbSe2 superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Toulouse</w:t>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaji Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Sacuto</w:t>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (9), pp.094415. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.060503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.094415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.060503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985234v1</w:t>
+                <w:t xml:space="preserve">hal-00965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude Higgs mode in the 2H-NbSe2 superconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaji Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.060503. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (9), pp.094415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.060503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.094415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965651v1</w:t>
+                <w:t xml:space="preserve">hal-00985234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of the Excitations in the Hidden Order State of URu 2 Si 2</w:t>
               </w:r>
@@ -5416,90 +5416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the phase diagram of the copper oxide superconductors from electronic Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
@@ -6520,77 +6520,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light elements insertion induced superconductivity in iron-based intermetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads F. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6645,64 +6645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-based superconductivity induced by topotactic insertion of light elements (H, O, F) in the LaFeSi intermetallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,51 +7020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of intermetallics: A new synthetic route for iron-based superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7171,77 +7171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pierron Bohnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIP International Conference on Women in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Birmingham, United Kingdom</w:t>
@@ -7439,51 +7439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Zullo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Setnikar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanshang Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fettinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klavins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Sugawara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.105001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mohelsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Jana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Samson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads F. Hansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-022-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Breslavetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawbake" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaclavkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlene Silva de Farias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ferraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ramarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. M&#233;asson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanagaraj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ch. Sarma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrabhas Narayana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.127001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kashuba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.014002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.100504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.094502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Quan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.077001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01633959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.094525" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Piekarz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.197001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Farina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Paul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606562113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Civelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.147001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Measson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Zhong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Measson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. S. M. Lobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045129" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A M&#233;asson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-X. Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Fernandes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.3.015001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.060503" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.266405" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Lancry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazayous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Gu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/76/2/022502" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Tacon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Measson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155125" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.236403" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.107004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.064516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nu&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron Bohnes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Zullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Setnikar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanshang Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fettinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klavins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Sugawara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.105001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mohelsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Jana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Samson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads F. Hansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-022-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Breslavetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawbake" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaclavkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlene Silva de Farias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ferraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ramarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. M&#233;asson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanagaraj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ch. Sarma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrabhas Narayana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.127001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kashuba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.014002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.100504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.094502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Quan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.077001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01633959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.094525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Piekarz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.197001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Farina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Paul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606562113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Civelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.147001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Measson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Zhong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Measson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. S. M. Lobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045129" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A M&#233;asson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-X. Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Fernandes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.3.015001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.060503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.266405" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Lancry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazayous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Gu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/76/2/022502" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Tacon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Measson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155125" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.236403" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.107004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.064516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nu&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron Bohnes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>