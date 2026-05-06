--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -264,149 +264,149 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice dynamics in the FeSi-based family of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Layek</w:t>
+                <w:t xml:space="preserve">S. Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mads Fonager Hansen</w:t>
+                <w:t xml:space="preserve">M. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+                <w:t xml:space="preserve">J.-B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tencé</w:t>
+                <w:t xml:space="preserve">S. Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (4), pp.46002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3b37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297746v1</w:t>
+                <w:t xml:space="preserve">hal-05612677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge density wave collapse of NbSe2 in the (LaSe)1.14(NbSe2)2 misfit layer compound</w:t>
               </w:r>
@@ -654,5849 +654,5849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible high temperature superconducting transitions in disordered graphite obtained from room temperature deintercalated KC 8</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure and f -orbital hybridization in the filled skutterudite PrRu4P12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Monteverde</w:t>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Garbarino</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201, pp.667-678. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.105001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.09.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.105001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875297v1</w:t>
+                <w:t xml:space="preserve">hal-04299417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure and f -orbital hybridization in the filled skutterudite PrRu4P12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure induced formation of cubic lutetium hydrides derived from trigonal LuH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Moulding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+                <w:t xml:space="preserve">Samuel Gallego-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.105001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299417v1</w:t>
+                <w:t xml:space="preserve">hal-04299590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure induced formation of cubic lutetium hydrides derived from trigonal LuH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Owen Moulding</w:t>
+                <w:t xml:space="preserve">Magneto-Optical Sensing of the Pressure Driven Magnetic Ground States in Bulk CrSBr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pawbake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gallego-Parra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">Ivan Mohelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">Dipankar Jana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Breslavetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214505⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (20), pp.9587-9593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299590v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Optical Sensing of the Pressure Driven Magnetic Ground States in Bulk CrSBr</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible high temperature superconducting transitions in disordered graphite obtained from room temperature deintercalated KC 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mohelsky</w:t>
+                <w:t xml:space="preserve">Samar Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipankar Jana</w:t>
+                <w:t xml:space="preserve">Miguel Monteverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Breslavetz</w:t>
+                <w:t xml:space="preserve">Gastón Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03216⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.667-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2022.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265593v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Selection Rules Calculator: A simplified selection rules calculator for Raman spectroscopy experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Setnikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.101152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2022.101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure tuning of magnon-polarons in the layered antiferromagnet FePS3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Vaclavkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.12656-12665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.2c04286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in the crystallogenide LaFeSiO1−δ with squeezed FeSi layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads F. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Npj Quantum Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41535-022-00493-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved optical spectroscopy in extreme environment of low temperature, high magnetic elds and high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Breslavetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vaclavkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (12), pp.123909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0070934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for the A 2 g Raman signal in URu 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlene Silva de Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (20), pp.205114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.205114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport properties of half-heusler ScPdBi single crystals under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashutosh Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 848, pp.156632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.156632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Kondo pseudogap in URu 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (24), pp.245103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.245103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic transitions in CaMn7 O12 Raman observation of spin-phonon couplings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, magnetotransport and Hall coefficient studies in ternary Bi2Te2Se, Sb2Te2Se and Bi2Te2S tetradymite topological insulating compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Sacuto</w:t>
+                <w:t xml:space="preserve">M. Kanagaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Pawbake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurav Ch. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrabhas Narayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 794, pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278628v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetotransport and Hall coefficient studies in ternary Bi2Te2Se, Sb2Te2Se and Bi2Te2S tetradymite topological insulating compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France: Charter for gender fairness at conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandrabhas Narayana</w:t>
+                <w:t xml:space="preserve">V. Pierron-Bohnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.226⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2109 (1), pp.050016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5110090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415774v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France: Charter for gender fairness at conferences</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-Induced Collapse of the Charge Density Wave and Higgs Mode Visibility in 2H−TaS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launois</w:t>
+                <w:t xml:space="preserve">Romain Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mañas-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5110090⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (12), pp.127001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.127001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404631v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Collapse of the Charge Density Wave and Higgs Mode Visibility in 2H−TaS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing chiral electronic excitations in bilayer graphene by Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksiy Kashuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Grasset</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mañas-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.127001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.014002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415784v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing chiral electronic excitations in bilayer graphene by Raman scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Magnetic transitions in CaMn7 O12 Raman observation of spin-phonon couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Sacuto</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.014002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.024303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415790v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-based superconductivity extended to the novel silicide LaFeSiH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+                <w:t xml:space="preserve">Collapse of Critical Nematic Fluctuations in FeSe under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yundi Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), pp.077001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.077001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.100504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759855v1</w:t>
+                <w:t xml:space="preserve">hal-01996212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higgs-mode radiance and charge-density-wave order in 2H−NbSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Cea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Grasset</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (9), pp.094502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.094502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of Critical Nematic Fluctuations in FeSe under Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+                <w:t xml:space="preserve">Iron-based superconductivity extended to the novel silicide LaFeSiH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastón Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.100504(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.100504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.077001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996212v1</w:t>
+                <w:t xml:space="preserve">hal-01759855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y Gallais</w:t>
+                <w:t xml:space="preserve">Raman active high energy excitations in URu2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-A Méasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S W Cheong</w:t>
+                <w:t xml:space="preserve">Przemysław Piekarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 506, pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003749v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical temperature boundary of the pseudogap under the superconducting dome in the phase diagram of $Bi_2$$Sr_2$$CaCu_2$$O_{8+\delta}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Agbelele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Loret</w:t>
+                <w:t xml:space="preserve">C Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sakai</w:t>
+                <w:t xml:space="preserve">C Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benhabib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Cazayous</w:t>
+                <w:t xml:space="preserve">Rd Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.094525 </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1602327 - 1602327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.094525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01633959v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman active high energy excitations in URu2Si2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the rare earth in lattice and magnetic coupling in multiferroic h−HoMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemysław Piekarz</w:t>
+                <w:t xml:space="preserve">J Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Méasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S W Cheong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.10.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.95.195104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166393v1</w:t>
+                <w:t xml:space="preserve">hal-03003749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and Magnetic Field Induced Spin-Structure Transitions in Multiferroic BiFeO 3</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical temperature boundary of the pseudogap under the superconducting dome in the phase diagram of $Bi_2$$Sr_2$$CaCu_2$$O_{8+\delta}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rd Johnson</w:t>
+                <w:t xml:space="preserve">B. Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201602327⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.094525 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.094525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523523v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01633959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional High-Energy-State Contribution to the Cooper Pairing in the Underdoped Copper-Oxide Superconductor HgBa 2 Ca 2 Cu 3 O 8 + δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.197001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01484035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-induced nematicity in FeSe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indranil Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (33), pp.9177 - 9181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1606562113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of the Pseudogap in Cuprate Superconductors at a Lifshitz Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Three energy scales in the superconducting state of hole-doped cuprates detected by electronic Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sacuto</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Y. Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -A. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.147001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01365910v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01349758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three energy scales in the superconducting state of hole-doped cuprates detected by electronic Raman scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. D. Zhong</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01349758v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01406870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice dynamics of the heavy-fermion compound URu2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (3), pp.035129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.035129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Spin Excitations by Hydrostatic Pressure in BiFeO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Optical conductivity of URu2Si2 in the Kondo liquid and hidden-order phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. S. M. Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. de Sousa</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267204⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.045129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.045129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01406870v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01731473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical conductivity of URu2Si2 in the Kondo liquid and hidden-order phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Lapertot</w:t>
+                <w:t xml:space="preserve">Collapse of the Pseudogap in Cuprate Superconductors at a Lifshitz Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sacuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Civelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.045129⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.147001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01731473v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01365910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced change in the Fermi surface topology in the spin density wave phase of Sr(Fe 1 − x Co x ) 2 As 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (12), pp.125130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.125130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01377158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Scattering as a Probe of Charge Nematic Fluctuations in Iron Based Superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-X. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Strongly Correlated Electron Systems (SCES2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7566/JPSCP.3.015001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01377145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude Higgs mode in the 2H-NbSe2 superconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaji Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rodiere</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.060503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.060503⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (9), pp.094415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.094415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965651v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h-YMnO3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Amplitude Higgs mode in the 2H-NbSe2 superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sacuto</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cazayous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (9), pp.094415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.094415⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.060503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.060503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985234v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry of the Excitations in the Hidden Order State of URu 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.266405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anharmonic phonons in few-layer MoS2: Raman spectroscopy of ultralow energy compression and shear modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Lancry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (19), pp.195316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the phase diagram of the copper oxide superconductors from electronic Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sacuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G D Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (2), pp.22502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0034-4885/76/2/022502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01478926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anharmonic suppression of charge density waves in 2H-NbS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aude Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (15), pp.155125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.155125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice and spin excitations in multiferroic h -YbMnO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rovillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazayous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (18), pp.184410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double superconducting transition in the filled skutterudite PrOs4Sb12 and sample characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.134517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.134517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence and magnetic ordering in intermediate valence compounds: TmSe versus SmB 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Salce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (6), pp.2089-2106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/18/6/021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting PrOs 4 Sb 12 : A Thermal Conductivity Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (23), pp.236403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.236403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband superconductivity in the heavy fermion compound PrOs4Sb12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.107004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.107004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting phase diagram of the filled skuterrudite PrOs 4 Sb 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Braithwaite</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (6), pp.064516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.064516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6506,793 +6506,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light elements insertion induced superconductivity in iron-based intermetallics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads F. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIP-Natal WE-Heraeus workshop on new frontiers in emergent materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Physics, Oct 2023, On Line, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-based superconductivity induced by topotactic insertion of light elements (H, O, F) in the LaFeSi intermetallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Superconductivity (ISS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URu2Si2: recent findings by resonant X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wermeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Nisbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Brazil</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828764v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URu2Si2: recent findings by resonant X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wermeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Nisbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828109v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenation of intermetallics: A new synthetic route for iron-based superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garbarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nuñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Méasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Solid Compounds of Transition Elements - SCTE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charter for gender fairness at conferences (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pierron-Bohnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWIP International Conference on Women in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7439,51 +7439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Zullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Setnikar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanshang Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fettinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klavins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Sugawara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.105001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mohelsky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Jana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Samson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads F. Hansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-022-00493-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Breslavetz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawbake" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaclavkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlene Silva de Farias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ferraz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ramarao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. M&#233;asson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156632" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanagaraj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ch. Sarma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrabhas Narayana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.226" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.127001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415790v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kashuba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.014002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759855v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.100504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.094502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Quan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.077001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01633959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.094525" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Piekarz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.197001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Farina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Paul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606562113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Civelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.147001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Measson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Zhong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134502" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Measson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035129" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. S. M. Lobo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045129" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377158v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A M&#233;asson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125130" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-X. Yang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Fernandes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Paul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.3.015001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965651v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.060503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.266405" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Lancry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazayous" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Gu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/76/2/022502" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965628v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Tacon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Measson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155125" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069769v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.236403" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.107004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069770v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.064516" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594592v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nu&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierron Bohnes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Volavka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Pribulov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Ka&#269;mar&#269;&#237;k" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Mo&#353;ko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Stropkai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qxb4-sf28" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hansen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Zullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Setnikar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanshang Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Moulding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fettinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Klavins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Buhot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Sugawara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude M&#233;asson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.105001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gallego-Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mohelsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Jana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Breslavetz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Monteverde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Garbarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.09.041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2022.101152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads F. Hansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lepoittevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-022-00493-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Breslavetz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawbake" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaclavkova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0070934" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlene Silva de Farias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ferraz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.205114" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448658v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ramarao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. M&#233;asson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156632" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montiel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazayous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sacuto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.245103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanagaraj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurav Ch. Sarma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrabhas Narayana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404631v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Westbrook" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sacuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cazayous" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ma&#241;as-Valero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.127001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Riccardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksiy Kashuba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Measson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.014002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.024303" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Quan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.077001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Cea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.094502" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.100504" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166393v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Piekarz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.10.034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Agbelele" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toulouse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Johnson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201602327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gallais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A M&#233;asson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sacuto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S W Cheong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.195104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01633959v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhabib" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.094525" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01484035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.197001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Farina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Paul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1606562113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01349758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Measson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Zhong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01406870v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Measson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.035129" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. S. M. Lobo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.045129" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01365910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Civelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.147001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A M&#233;asson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.125130" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01377145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-X. Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Fernandes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Paul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.3.015001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Toulouse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaji Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.094415" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clair" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rodiere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.060503" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.266405" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Calandra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Lancry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195316" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478926v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cazayous" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D Gu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/76/2/022502" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Tacon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Measson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.155125" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rovillain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184410" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134517" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Knebel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapertot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Salce" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/6/021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.236403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005492v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.107004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069770v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.064516" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vignolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828109v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wermeille" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Collins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nisbet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nu&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01706718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierron-Bohnes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Westbrook" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>