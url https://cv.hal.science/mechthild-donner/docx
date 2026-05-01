--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,2831 +333,3026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partnerships for sustainable food and bioeconomy systems in Europe: exploring the role of intermediaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurine Mamès</w:t>
+                <w:t xml:space="preserve">A Philosophical Reflection on Sustainable Bioeconomy Systems Globally Orchestrated and Territorially Self-Organized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.101361. </w:t>
+              <w:t xml:space="preserve">Food Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41055-026-00212-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285111v1</w:t>
+                <w:t xml:space="preserve">hal-05570128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can digitalisation contribute to sustainability of business models in agri-food value chains? A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusive governance and sustainable value co-creation in circular business models: The case of ‘neighbourhood hubs against food waste’ in Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Eline Slot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22434/ifamr.1219⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 179, pp.104366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2026.104366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006930v1</w:t>
+                <w:t xml:space="preserve">hal-05579325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Partnerships for sustainable food and bioeconomy systems in Europe: exploring the role of intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Savary</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101545⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.101361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528996v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation in partnerships contributing to the sustainability of food systems: insights from 52 case studies in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">How can digitalisation contribute to sustainability of business models in agri-food value chains? A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Eline Slot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1399275⟩</w:t>
+              <w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22434/ifamr.1219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679270v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable food systems: a review of governance models and an innovative conceptual framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43621-024-00648-x⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.101545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788710v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Co-creation in partnerships contributing to the sustainability of food systems: insights from 52 case studies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1399275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1399275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795205v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t>
+                <w:t xml:space="preserve">Towards sustainable food systems: a review of governance models and an innovative conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discover Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43621-024-00648-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04103399v1</w:t>
+                <w:t xml:space="preserve">hal-04788710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2/2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04047682v1</w:t>
+                <w:t xml:space="preserve">hal-04795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular bioeconomy for olive oil waste and by-product valorisation: Actors’ strategies and conditions in the Mediterranean area</w:t>
+                <w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115836⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757017v1</w:t>
+                <w:t xml:space="preserve">hal-04047682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to advance regional circular bioeconomy systems? Identifying barriers, challenges, drivers, and opportunities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.04.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657626v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circular bioeconomy for olive oil waste and by-product valorisation: Actors’ strategies and conditions in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Manuel-I-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.115836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629092v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of circular business models for olive oil waste and by-product valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to advance regional circular bioeconomy systems? Identifying barriers, challenges, drivers, and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murillo Vetroni Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Halog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources11070068⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.248-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756908v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability labels on olive oil: A review on consumer attitudes and behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivana Radić</w:t>
+                <w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su132112310⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.382-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03476649v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative circular business models in the olive oil sector for sustainable mediterranean agrifood systems</w:t>
+                <w:t xml:space="preserve">Implementation of circular business models for olive oil waste and by-product valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13052588⟩</w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources11070068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158870v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
+                <w:t xml:space="preserve">Innovative circular business models in the olive oil sector for sustainable mediterranean agrifood systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13052588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111854v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la valeur d’une marque territoriale pour des parties prenantes : proposition d’un outil managérial</w:t>
+                <w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (4), pp.1932-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167650v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical success and risk factors for circular business models valorising agricultural waste and by-products</w:t>
+                <w:t xml:space="preserve">Appréhender la valeur d’une marque territoriale pour des parties prenantes : proposition d’un outil managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, «Connecting food to place » ou comment ancrer l’alimentation au territoire, 6, pp.96-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004851v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Sustainability labels on olive oil: A review on consumer attitudes and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Jaafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132112310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03187421v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new circular business model typology for creating value from agro-waste</w:t>
+                <w:t xml:space="preserve">Critical success and risk factors for circular business models valorising agricultural waste and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romane Gohier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Broeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Kayser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137065⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.105236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.105236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624927v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles d’affaires circulaires pour valoriser des coproduits agricoles. Étude exploratoire de quatre initiatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham-Soukaina Adim</w:t>
+                <w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romane Gohier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623224v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholder value-based place brand building</w:t>
+                <w:t xml:space="preserve">A new circular business model typology for creating value from agro-waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Product and Brand Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JPBM-10-2017-1652⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943522v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harald G. J. van Mil</w:t>
+                <w:t xml:space="preserve">Des modèles d’affaires circulaires pour valoriser des coproduits agricoles. Étude exploratoire de quatre initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham-Soukaina Adim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269357v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A75 La Méridienne: Consuming food heritage on the highway?</w:t>
+                <w:t xml:space="preserve">Stakeholder value-based place brand building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastronomy and Tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3727/216929716X14720551277961⟩</w:t>
+              <w:t xml:space="preserve">Journal of Product and Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.Online First. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JPBM-10-2017-1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602389v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement local et marketing territorial. Le cas de Chefchaouen, Maroc</w:t>
+                <w:t xml:space="preserve">A75 La Méridienne: Consuming food heritage on the highway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastronomy and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.151-152(2). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/216929716X14720551277961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545646v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place branding, embeddedness and endogenous rural development: Four European cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald G. J. van Mil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41254-016-0049-z⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499060v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to capture place brand equity? The case of Sud de France</w:t>
+                <w:t xml:space="preserve">Développement local et marketing territorial. Le cas de Chefchaouen, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietze Vellema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.147-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place branding, embeddedness and endogenous rural development: Four European cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lummina Horlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41254-016-0049-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to capture place brand equity? The case of Sud de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sietze Vellema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (2), pp.145-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/pb.2014.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3167,172 +3362,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A circular collaborative business model for urban food waste management: The case of Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Mango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paphos, Cyprus. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative business models for a sustainability transition: insights from two cases in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3361,1196 +3556,1196 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on New Business Models (NBM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can digital technology use and innovation contribute to sustainable transformation of business models in the agri-food sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eline Slot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on New Business Models (NBM2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland. pp.1146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33112/JFKY7759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
+                <w:t xml:space="preserve">Insights from 52 co-creation food cases in Europe for partnerships contributing to sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Inspiring food systems cases; Insights from initiatives that are transforming Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FOODPathS and CLEVERFOOD, Nov 2024, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964919v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative governance model and architecture for a sustainable food systems partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governing sustainability transition: a collaborative business model case from the Mediterranean blue economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pre-FOOD2030 conference workshop ‘An inclusive partnership requires a novel governance model and tools appreciated by all’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European project FOODPathS, Dec 2024, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IFAMA World Conference - Food Security through Innovation &amp; Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAMA, Jun 2024, Almería, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870941v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from 52 co-creation food cases in Europe for partnerships contributing to sustainability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inspiring food systems cases; Insights from initiatives that are transforming Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FOODPathS and CLEVERFOOD, Nov 2024, Online, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810431v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing sustainability transition: a collaborative business model case from the Mediterranean blue economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative governance model and architecture for a sustainable food systems partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAMA World Conference - Food Security through Innovation &amp; Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAMA, Jun 2024, Almería, Spain</w:t>
+              <w:t xml:space="preserve">European Pre-FOOD2030 conference workshop ‘An inclusive partnership requires a novel governance model and tools appreciated by all’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European project FOODPathS, Dec 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736312v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food environment in the core of the Partnership on Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging collaborative circular bioeconomy business models in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilising Citizens for Change: Joining Forces for Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUFIC, Oct 2023, Online, Belgium</w:t>
+              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454524v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging collaborative circular bioeconomy business models in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food environment in the core of the Partnership on Sustainable Food Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison M. Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Mobilising Citizens for Change: Joining Forces for Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUFIC, Oct 2023, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186237v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies: our and your insights for the development of the prototype Partnership on sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée van Dis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Food Systems Network Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sustainable Food Systems Network, EUFIC, Oct 2023, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Circular Bioeconomy Business Models for Fruit and Vegetable Waste Valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">82. Annual Meeting of the Academy of Management - Creating a better world together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186281v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Circular Bioeconomy Business Models for Fruit and Vegetable Waste Valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo de Vries</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82. Annual Meeting of the Academy of Management - Creating a better world together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757061v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and circular business models for fruit and vegetable waste and by-product valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4566,1307 +4761,1307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on New Business Models - Sustainable Business Model Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Business Models for a circular bioeconomy at the city level – example of urban micro-breweries and composter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complexity of sustainable food systems (SFS): where are we now? where are we heading to?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jointly exploring routes in food systems analyses for sustainably produced foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des sous-produits agricoles par le développement de nouveaux modèles d’affaires: une contribution à la bioéconomie circulaire et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Bio2actives, ‘La valorisation du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
+                <w:t xml:space="preserve">Which business model adaption or innovation in the German biogas sector?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Köttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275085v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Factors influencing innovative circular business models in the Mediterranean olive oil value chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
+              <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346746v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing innovative circular business models in the Mediterranean olive oil value chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343251v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which business model adaption or innovation in the German biogas sector?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Köttner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275132v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By-product valorization strategies implemented by small Mediterranean olive oil farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Manuel-I-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and barriers for new circular business models valorizing olive waste and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular business models in the olive oil sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivana Radic</w:t>
+                <w:t xml:space="preserve">From growth to sustainable bioeconomy: a new cylindrical conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International online conference on New Business Models. Sustainable. Circular. Inclusive.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Nijmegen, Netherlands. pp.237-242</w:t>
+              <w:t xml:space="preserve">3. International Bioeconomy Congress Baden-Württemberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895227v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From growth to sustainable bioeconomy: a new cylindrical conceptual framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet COLIVE - Des business models innovants pour une bioéconomie circulaire dans le secteur oléicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Bioeconomy Congress Baden-Württemberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">3ème Forum de l'Economie Circulaire en Occitanie 24-27/11/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210026v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet COLIVE - Des business models innovants pour une bioéconomie circulaire dans le secteur oléicole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular business models in the olive oil sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Forum de l'Economie Circulaire en Occitanie 24-27/11/2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International online conference on New Business Models. Sustainable. Circular. Inclusive.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Nijmegen, Netherlands. pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081572v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of business model innovation for a circular bio-economy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5882,73 +6077,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Circular Economy Conference November 30 - December 3, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Freiburg, Nov 2020, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Model Innovation for a Circular Economy in the Agricultural Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5964,168 +6159,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80. Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food systems in Europe, the potential contribution of food science and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. EFFoST International Conference 2020: Bridging high-tech, food-tech and health: Consumer-oriented innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to innovate business models for a circular economy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6141,1333 +6336,1333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring of Innovation 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Saint-Jacques-de-Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A business model typology for valorizing agro-waste and by-products</w:t>
+                <w:t xml:space="preserve">What types of circular business models for creating value from agro-waste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on New Business Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791116v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des business models innovants pour contribuer à une bioéconomie circulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A business model typology for valorizing agro-waste and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on New Business Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788906v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What types of circular business models for creating value from agro-waste?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des business models innovants pour contribuer à une bioéconomie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734738v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux business models circulaires pour valoriser des déchets agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de co-construction de la chaire EcoBioMax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology meets ecology and economy, different cases on 'bio-economy systems' in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Normative Dimension of Transformations Towards a Sustainable Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hohenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical success factors for circular business models within the agricultural sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Broeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on New Business Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions of the circular economy and bio-based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set of collective and individual business and marketing strategies for valorising agro-waste and by-products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to design business models for a circular economy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural waste and residue management for a circular bio-economy: Shared China and EU impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">6. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Technical University of Athens (NTUA). GRC., Jun 2018, Naxos, Greece. 11 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984266v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to design business models for a circular economy ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Set of collective and individual business and marketing strategies for valorising agro-waste and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Technical University of Athens (NTUA). GRC., Jun 2018, Naxos, Greece. 11 diapos</w:t>
+              <w:t xml:space="preserve">Agricultural waste and residue management for a circular bio-economy: Shared China and EU impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824181v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A management approach for assessing the value of regional brands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse Pasquale Paoli (UCPP). FRA., Jul 2017, Corte, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective place branding - an alternative strategy for territorial development compared to geographical indications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Torino, Italy. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential and limits for creating a place brand as tool for territorial development in Chefchaouen, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing territorial et développement local ? Le cas de Chefchaouen, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective action for joint agrifood and tourism marketing in Chefchaouen, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. ESRS Congress. "Places of possibility? Rural societies in a neoliberal world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7477,267 +7672,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New business models for a co-evolution of digital, agro-ecological and circular trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eline Slot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding levers and barriers of the emergence and persistence of emerging rural circular biocluster initiatives: Case of Occitanie region in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Annual International Consortium on Applied Bioeconomy Research (ICABR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ravello, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four food system cases at different scales (from WP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7766,100 +7961,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERIAFF 10. Annual Conference: Regions as Changemakers for European Resilience and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seinajoki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOODPathS, transition toward Sustainable Food Systems (SFS); a presentation of case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,271 +8069,271 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. EFFoST International Conference 2023; Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective marketing strategies and circular business models for valorising local food, agro-waste and by-products: Example of the olive oil chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. , pp.102-102, 2020, e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery: Book of abstracts summaries</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place branding for local sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. 2014, Tropentag, International conference on research on food security, natural resource management and rural development. Bridging the gap between increasing knowledge and decreasing resources</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8148,156 +8343,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flying as a Partnership Towards a Sustainable Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Chmieliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HorizonEurope Project Handbook. 33 p, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.18478772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8307,51 +8502,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel sustainable and circular business models valorizing fruit and vegetable waste and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8361,178 +8556,178 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sachin A. Mandavgane; Ipsita Chakravarty; Amit K. Jaiswal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit and vegetable waste utilization and sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.165-180, 2023, 978-0-323-91743-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91743-8.00014-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Geographical Indications to Collective Place Branding in France and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sietze Vellema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Importance of Place: Geographical Indications As a Tool for Local and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 287 p., 2017, Ius Gentium, 978-3-319-53072-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8542,51 +8737,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Governance Model, FOODPathS Deliverable D2.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8595,1000 +8790,1000 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bruen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HorizonEurope Project Report. 2025, PP 1 - 71; https://doi.org/10.5281/zenodo.15593796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Mamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLIVE Project Deliverable 2.3: Recommendations for business managers for an efficient valorization and marketing of olive waste and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2021, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLIVE Project Deliverable 2.2: A report on olive oil case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOAW project deliverable 5.4: Position paper on Policy recommendations on business and marketing concepts for industrial ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">NOAW project deliverable 7.3: Best-practice guidelines for farms and businesses on agricultural waste management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Joó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tünde Kuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Baár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Sebők</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Verniquet</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Campden BRI Magyarország Nonprofit Kft (CBHU). 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] Campden BRI Magyarország Nonprofit Kft (CBHU). 2020, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03192055v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOAW project deliverable 7.3: Best-practice guidelines for farms and businesses on agricultural waste management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">NOAW project deliverable 5.4: Position paper on Policy recommendations on business and marketing concepts for industrial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Joó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Szentgyorgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Sebők</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Paillet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Broeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Verniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Campden BRI Magyarország Nonprofit Kft (CBHU). 2020, 89 p</w:t>
+              <w:t xml:space="preserve">Campden BRI Magyarország Nonprofit Kft (CBHU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03346874v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLIVE project deliverable 2.1 : A review paper on existing initiatives of collective marketing and circular business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRAE. 2020, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLIVE project deliverable 1.1: Agricultural policies for marketing local food products and on environmental policies for agro-waste and by-product treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ENA Meknès. 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOAW project deliverable 5.3: Report on Business Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU H2020. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOAW project deliverable 5.1: Review paper on business and cluster concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Broeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] EU H2020. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9598,91 +9793,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial marketing as strategic tool for development of agrifood chains: The case of Sud-de-France and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 9. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9692,114 +9887,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding place brands as collective and territorial development processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Institut National d'Etudes Supérieures Agronomiques de Montpellier; Wageningen University and Research Centre, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9867,51 +10062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31877A94"/>
+    <w:nsid w:val="3B5D8EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10098,51 +10293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechthild-donner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-0046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salvador" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Vetroni Barros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Halog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.04.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jaafer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham-Soukaina Adim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0343" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1652" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929716X14720551277961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietze Vellema" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummina Horlings" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-016-0049-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/pb.2014.3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mango" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;ttner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03063936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791116v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824181v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319530727" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechthild-donner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-0046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salvador" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Vetroni Barros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Halog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.04.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052588" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jaafer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham-Soukaina Adim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929716X14720551277961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietze Vellema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummina Horlings" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-016-0049-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/pb.2014.3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mango" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;ttner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03063936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742943v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319530727" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945600v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>