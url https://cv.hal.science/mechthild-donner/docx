--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,10007 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9956 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mechthild Donner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mechthild-donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9894-0046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253133416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=0APeKNAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical success factors and a modus operandi framework for managing multi‐actor research partnerships for sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lagendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, Early View, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.70930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Philosophical Reflection on Sustainable Bioeconomy Systems Globally Orchestrated and Territorially Self-Organized</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41055-026-00212-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive governance and sustainable value co-creation in circular business models: The case of ‘neighbourhood hubs against food waste’ in Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179, pp.104366. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2026.104366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnerships for sustainable food and bioeconomy systems in Europe: exploring the role of intermediaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.101361. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can digitalisation contribute to sustainability of business models in agri-food value chains? A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/ifamr.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation in partnerships contributing to the sustainability of food systems: insights from 52 case studies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.1399275. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2024.1399275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duquennoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101545. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2024.101545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable food systems: a review of governance models and an innovative conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.414. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43621-024-00648-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duquennoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2/2024, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models for sustainable food systems: a typology based on a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2023.1160097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative business models for a sustainable circular bioeconomy in the french agrifood domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.5499. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15065499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular bioeconomy for olive oil waste and by-product valorisation: Actors’ strategies and conditions in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Manuel-I-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Yatribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.115836. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.115836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to advance regional circular bioeconomy systems? Identifying barriers, challenges, drivers, and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillo Vetroni Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Halog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.248-269. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2022.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable food systems science based on physics’ principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.382-392. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2022.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of circular business models for olive oil waste and by-product valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), pp.68. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources11070068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability labels on olive oil: A review on consumer attitudes and behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Jaafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (21), 23 p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su132112310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la valeur d’une marque territoriale pour des parties prenantes : proposition d’un outil managérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, «Connecting food to place » ou comment ancrer l’alimentation au territoire, 6, pp.96-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative circular business models in the olive oil sector for sustainable mediterranean agrifood systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.2588. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to innovate business models for a circular bio‐economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Strategy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (4), pp.1932-1947. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bse.2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical success and risk factors for circular business models valorising agricultural waste and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.105236. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.105236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new conceptual 'cylinder' framework for sustainable bioeconomy systems and their actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-021-09850-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new circular business model typology for creating value from agro-waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 716, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles d’affaires circulaires pour valoriser des coproduits agricoles. Étude exploratoire de quatre initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham-Soukaina Adim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder value-based place brand building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Product and Brand Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.Online First. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPBM-10-2017-1652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on computational approaches towards sustainable complex agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald G. J. van Mil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.88-101. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A75 La Méridienne: Consuming food heritage on the highway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gastronomy and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (2), pp.151-152(2). </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3727/216929716X14720551277961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et marketing territorial. Le cas de Chefchaouen, Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.147-168. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06863-1.p.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place branding, embeddedness and endogenous rural development: Four European cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lummina Horlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41254-016-0049-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to capture place brand equity? The case of Sud de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place Branding and Public Diplomacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/pb.2014.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does digital technology use lead to sustainable business model innovation? The case of the legume value chain in Occitanie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.167, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circular collaborative business model for urban food waste management: The case of Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Amorese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paphos, Cyprus. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative business models for a sustainability transition: insights from two cases in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on New Business Models (NBM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can digital technology use and innovation contribute to sustainable transformation of business models in the agri-food sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on New Business Models (NBM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Iceland, Jun 2025, Reykjavík, Iceland. pp.1146, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33112/JFKY7759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ondo Ze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative governance model and architecture for a sustainable food systems partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pre-FOOD2030 conference workshop ‘An inclusive partnership requires a novel governance model and tools appreciated by all’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European project FOODPathS, Dec 2024, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from 52 co-creation food cases in Europe for partnerships contributing to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspiring food systems cases; Insights from initiatives that are transforming Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FOODPathS and CLEVERFOOD, Nov 2024, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing sustainability transition: a collaborative business model case from the Mediterranean blue economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAMA World Conference - Food Security through Innovation &amp; Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almería, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ondo Ze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food environment in the core of the Partnership on Sustainable Food Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bruen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilising Citizens for Change: Joining Forces for Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUFIC, Oct 2023, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging collaborative circular bioeconomy business models in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies: our and your insights for the development of the prototype Partnership on sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée van Dis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Systems Network Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Food Systems Network, EUFIC, Oct 2023, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duquennoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Circular Bioeconomy Business Models for Fruit and Vegetable Waste Valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the Academy of Management - Creating a better world together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable and circular business models for fruit and vegetable waste and by-product valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on New Business Models - Sustainable Business Model Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Business Models for a circular bioeconomy at the city level – example of urban micro-breweries and composter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complexity of sustainable food systems (SFS): where are we now? where are we heading to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jointly exploring routes in food systems analyses for sustainably produced foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des sous-produits agricoles par le développement de nouveaux modèles d’affaires: une contribution à la bioéconomie circulaire et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bio2actives, ‘La valorisation du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Yatribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing innovative circular business models in the Mediterranean olive oil value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Yatribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Slimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which business model adaption or innovation in the German biogas sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Köttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-product valorization strategies implemented by small Mediterranean olive oil farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Manuel-I-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Mediterranean Forum for PhD Students and Young Researchers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHEAM-IAMM, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers and barriers for new circular business models valorizing olive waste and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular business models in the olive oil sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International online conference on New Business Models. Sustainable. Circular. Inclusive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Nijmegen, Netherlands. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COLIVE - Des business models innovants pour une bioéconomie circulaire dans le secteur oléicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum de l'Economie Circulaire en Occitanie 24-27/11/2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From growth to sustainable bioeconomy: a new cylindrical conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Bioeconomy Congress Baden-Württemberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of business model innovation for a circular bio-economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Circular Economy Conference November 30 - December 3, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Freiburg, Nov 2020, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Model Innovation for a Circular Economy in the Agricultural Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80. Annual Meeting of the Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable food systems in Europe, the potential contribution of food science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. EFFoST International Conference 2020: Bridging high-tech, food-tech and health: Consumer-oriented innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to innovate business models for a circular economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring of Innovation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Saint-Jacques-de-Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business model typology for valorizing agro-waste and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des business models innovants pour contribuer à une bioéconomie circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What types of circular business models for creating value from agro-waste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux business models circulaires pour valoriser des déchets agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de co-construction de la chaire EcoBioMax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology meets ecology and economy, different cases on 'bio-economy systems' in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Normative Dimension of Transformations Towards a Sustainable Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical success factors for circular business models within the agricultural sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on New Business Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perceptions of the circular economy and bio-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set of collective and individual business and marketing strategies for valorising agro-waste and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural waste and residue management for a circular bio-economy: Shared China and EU impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design business models for a circular economy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Technical University of Athens (NTUA). GRC., Jun 2018, Naxos, Greece. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management approach for assessing the value of regional brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Corse Pasquale Paoli (UCPP). FRA., Jul 2017, Corte, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective place branding - an alternative strategy for territorial development compared to geographical indications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Torino, Italy. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing territorial et développement local ? Le cas de Chefchaouen, Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits for creating a place brand as tool for territorial development in Chefchaouen, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies Association Annual International Conference, "Global growth agendas: Regions, institutions and sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Studies Association (RSA). GBR., May 2015, Piacenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective action for joint agrifood and tourism marketing in Chefchaouen, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. ESRS Congress. "Places of possibility? Rural societies in a neoliberal world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2015, Aberdeen, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New business models for a co-evolution of digital, agro-ecological and circular trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eline Slot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding levers and barriers of the emergence and persistence of emerging rural circular biocluster initiatives: Case of Occitanie region in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ondo Ze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual International Consortium on Applied Bioeconomy Research (ICABR) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ravello, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four food system cases at different scales (from WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIAFF 10. Annual Conference: Regions as Changemakers for European Resilience and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seinajoki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOODPathS, transition toward Sustainable Food Systems (SFS); a presentation of case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. EFFoST International Conference 2023; Sustainable Food and Industry 4.0: Towards the 2030 Agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective marketing strategies and circular business models for valorising local food, agro-waste and by-products: Example of the olive oil chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Yatribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France. , pp.102-102, 2020, e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery: Book of abstracts summaries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place branding for local sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. 2014, Tropentag, International conference on research on food security, natural resource management and rural development. Bridging the gap between increasing knowledge and decreasing resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying as a Partnership Towards a Sustainable Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Amorese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bruen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Chmieliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Handbook. 33 p, 2026, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18478772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel sustainable and circular business models valorizing fruit and vegetable waste and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sachin A. Mandavgane; Ipsita Chakravarty; Amit K. Jaiswal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit and vegetable waste utilization and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.165-180, 2023, 978-0-323-91743-8. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91743-8.00014-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Geographical Indications to Collective Place Branding in France and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sietze Vellema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Importance of Place: Geographical Indications As a Tool for Local and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 287 p., 2017, Ius Gentium, 978-3-319-53072-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Governance Model, FOODPathS Deliverable D2.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bruen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2025, PP 1 - 71; https://doi.org/10.5281/zenodo.15593796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Mapping Results of FOODPathS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Fabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Mamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Lazaro-Mojica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HorizonEurope Project Report. 2023, https://doi.org/10.5281/zenodo.14587849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLIVE Project Deliverable 2.3: Recommendations for business managers for an efficient valorization and marketing of olive waste and by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLIVE Project Deliverable 2.2: A report on olive oil case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAW project deliverable 7.3: Best-practice guidelines for farms and businesses on agricultural waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Joó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tünde Kuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csaba Baár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Sebők</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Campden BRI Magyarország Nonprofit Kft (CBHU). 2020, 89 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAW project deliverable 5.4: Position paper on Policy recommendations on business and marketing concepts for industrial ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Joó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akos Szentgyorgyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andras Sebők</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campden BRI Magyarország Nonprofit Kft (CBHU). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLIVE project deliverable 2.1 : A review paper on existing initiatives of collective marketing and circular business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2020, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLIVE project deliverable 1.1: Agricultural policies for marketing local food products and on environmental policies for agro-waste and by-product treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Yatribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Erraach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Radic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENA Meknès. 2019, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAW project deliverable 5.3: Report on Business Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU H2020. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOAW project deliverable 5.1: Review paper on business and cluster concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Broeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EU H2020. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial marketing as strategic tool for development of agrifood chains: The case of Sud-de-France and Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce rapport est disponible dans : Série Cahier de Recherche - UMR MOISA, 9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding place brands as collective and territorial development processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. Institut National d'Etudes Supérieures Agronomiques de Montpellier; Wageningen University and Research Centre, 2016. English. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10062,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5D8EFD"/>
+    <w:nsid w:val="C82E39A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10293,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechthild-donner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-0046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salvador" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Vetroni Barros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Halog" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.04.025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052588" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jaafer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham-Soukaina Adim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929716X14720551277961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietze Vellema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummina Horlings" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-016-0049-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/pb.2014.3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mango" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870941v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;ttner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03063936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791116v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742943v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319530727" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945600v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechthild-donner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9894-0046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=0APeKNAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mam&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.70930" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-026-00212-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fabiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2026.104366" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eline Slot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/ifamr.1219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lazaro-Mojica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1399275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43621-024-00648-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1160097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065499" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel-I-Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115836" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salvador" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Vetroni Barros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Brito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Halog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.04.025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629092v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.03.027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11070068" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Jaafer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112310" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052588" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2725" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verniquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Broeze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kayser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-021-09850-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham-Soukaina Adim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0343" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1652" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/216929716X14720551277961" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sietze Vellema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06863-1.p.0147" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lummina Horlings" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41254-016-0049-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/pb.2014.3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Amorese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mango" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33112/JFKY7759" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bruen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e van Dis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#246;ttner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03063936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932255v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734738v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933357v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Souza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Groot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742943v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Mames" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Chmieli&#324;ski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18478772" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91743-8.00014-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595549v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gp/book/9783319530727" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505676v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839582v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Jo&#243;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;nde Kuti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Ba&#225;r" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Seb&#337;k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Szentgyorgyi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935904v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799762v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>