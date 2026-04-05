--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -456,426 +456,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication d’un ouvrage sur la culture du bois au Japon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mogami Tokunai’s wood collection from Hokkaido, Japan: an early record of Ainu wood culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobushige Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Noshiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.349-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-bja10057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192878v1</w:t>
+                <w:t xml:space="preserve">halshs-03320588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Identification of Ancient Temple Structures in Ladakh, Located in the Western Himalayas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood identification of Chinese Buddhist statues in the Philadelphia Museum of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Kinoshita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">日本文化財科学 - Scientific studies on cultural properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.109-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03320387v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood identification of Chinese Buddhist statues in the Philadelphia Museum of Art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publication d’un ouvrage sur la culture du bois au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83, pp.109-119</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03353197v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mogami Tokunai’s wood collection from Hokkaido, Japan: an early record of Ainu wood culture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood Identification of Ancient Temple Structures in Ladakh, Located in the Western Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (4), pp.349-364. </w:t>
+              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.3-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22941932-bja10057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/27723194-20210003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03320588v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03320387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teahouse Carpenters</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzou Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCB72C02"/>
+    <w:nsid w:val="F927C96C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3481,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechtild-mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-3872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165027355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596830v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Mertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Itoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-022-02020-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir&#333; It&#333;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthea J. Bogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4843145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-20210003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kinoshita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Fujii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobushige Kato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Noshiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18957/rr.7.2.216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Hirako" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimpim De Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1995.1373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzou Sano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayan Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/cat_en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arset.net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asia.si.edu/research/conservation-scientific-research/science/forbes/scientific-research-on-the-sculptural-arts-of-asia/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechtild-mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-3872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165027355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596830v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Mertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Itoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-022-02020-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir&#333; It&#333;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthea J. Bogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4843145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Fujii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobushige Kato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Noshiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kinoshita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-20210003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18957/rr.7.2.216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Hirako" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimpim De Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1995.1373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzou Sano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayan Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/cat_en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arset.net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asia.si.edu/research/conservation-scientific-research/science/forbes/scientific-research-on-the-sculptural-arts-of-asia/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>