--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -456,282 +456,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mogami Tokunai’s wood collection from Hokkaido, Japan: an early record of Ainu wood culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood identification of Chinese Buddhist statues in the Philadelphia Museum of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechtild Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Baas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiromi Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">日本文化財科学 - Scientific studies on cultural properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.109-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03320588v1</w:t>
+                <w:t xml:space="preserve">hal-03353197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood identification of Chinese Buddhist statues in the Philadelphia Museum of Art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+                <w:t xml:space="preserve">Mogami Tokunai’s wood collection from Hokkaido, Japan: an early record of Ainu wood culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobushige Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuichi Noshiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本文化財科学 - Scientific studies on cultural properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.349-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-bja10057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353197v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03320588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication d’un ouvrage sur la culture du bois au Japon</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youzou Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F927C96C"/>
+    <w:nsid w:val="37D6E314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3481,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechtild-mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-3872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165027355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596830v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Mertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Itoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-022-02020-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir&#333; It&#333;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthea J. Bogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4843145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Fujii" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobushige Kato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Noshiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10057" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kinoshita" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-20210003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18957/rr.7.2.216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Hirako" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimpim De Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1995.1373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzou Sano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayan Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/cat_en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arset.net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asia.si.edu/research/conservation-scientific-research/science/forbes/scientific-research-on-the-sculptural-arts-of-asia/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechtild-mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-3872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165027355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596830v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Mertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Itoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-022-02020-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir&#333; It&#333;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthea J. Bogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4843145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kinoshita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Fujii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobushige Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Noshiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-20210003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18957/rr.7.2.216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Hirako" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimpim De Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1995.1373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzou Sano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayan Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/cat_en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arset.net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asia.si.edu/research/conservation-scientific-research/science/forbes/scientific-research-on-the-sculptural-arts-of-asia/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>