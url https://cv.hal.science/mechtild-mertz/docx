--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -188,1233 +188,1302 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood identification of Japanese and Chinese wooden statues owned by the Museum of Fine Arts, Boston, USA</w:t>
+                <w:t xml:space="preserve">Une analyse en laboratoire de sculptures bouddhiques rapportées de Dunhuang (Chine) par Paul Pelliot (mission 1906 - 1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyako Tazuru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arts Asiatiques. Annales du musée national des arts asiatiques - Guimet et du musée Cernuschi. Cahiers de l’Ecole française d’Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tome 80, pp.167-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596830v1</w:t>
+                <w:t xml:space="preserve">hal-05626563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Group of Twelfth-Century Japanese Kami Statues and Considerations of Material Intentionality: Collaborative Research Among Wood Scientists and Art Historians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wood identification of Japanese and Chinese wooden statues owned by the Museum of Fine Arts, Boston, USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cynthea J. Bogel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Humanities at Kyushu University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5109/4843145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10086-022-02020-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778776v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood identification of Chinese Buddhist statues in the Philadelphia Museum of Art</w:t>
+                <w:t xml:space="preserve">A Group of Twelfth-Century Japanese Kami Statues and Considerations of Material Intentionality: Collaborative Research Among Wood Scientists and Art Historians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechtild Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suyako Tazuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hiromi Kinoshita</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirō Itō</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthea J. Bogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本文化財科学 - Scientific studies on cultural properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Humanities at Kyushu University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.127-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5109/4843145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353197v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogami Tokunai’s wood collection from Hokkaido, Japan: an early record of Ainu wood culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Baas</w:t>
+                <w:t xml:space="preserve">Tomoyuki Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoyuki Fujii</w:t>
+                <w:t xml:space="preserve">Nobushige Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuichi Noshiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (4), pp.349-364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/22941932-bja10057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03320588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publication d’un ouvrage sur la culture du bois au Japon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wood identification of Chinese Buddhist statues in the Philadelphia Museum of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Kinoshita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本文化財科学 - Scientific studies on cultural properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83, pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03192878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Identification of Ancient Temple Structures in Ladakh, Located in the Western Himalayas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Publication d’un ouvrage sur la culture du bois au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03320387v1</w:t>
+                <w:t xml:space="preserve">hal-03192878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teahouse Carpenters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wood Identification of Ancient Temple Structures in Ladakh, Located in the Western Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyoto Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.3-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/27723194-20210003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355133v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03320387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">フィラデルフィア美術館蔵の日本の神像における樹種識別調査例 Wood Identification of a Japanese Deity Statue of the Philadelphia Museum of Art</w:t>
+                <w:t xml:space="preserve">Teahouse Carpenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyako Tazuru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPring-8: Scientific Research Report</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kyoto Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 Views of Kyoto - a tribute, 100, pp.101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03607300v1</w:t>
+                <w:t xml:space="preserve">hal-03355133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Species used in Traditional Japanese Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">フィラデルフィア美術館蔵の日本の神像における樹種識別調査例 Wood Identification of a Japanese Deity Statue of the Philadelphia Museum of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv Weltmuseum Wien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPring-8: Scientific Research Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, SPring-8 Section A: Scientific Research Report, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18957/rr.7.2.216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994911v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03607300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WOOD SELECTION OF ANCIENT TEMPLES IN THE SIKKIM HIMALAYAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wood Species used in Traditional Japanese Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv Weltmuseum Wien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archiv Weltmuseum Wien, 65, pp.188-195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320982v1</w:t>
+                <w:t xml:space="preserve">hal-02994911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des bois de huit sculptures chinoises et de deux sculptures japonaises conservées aux MRAH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WOOD SELECTION OF ANCIENT TEMPLES IN THE SIKKIM HIMALAYAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takao Itoh</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Hirako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimpim De Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junji Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Musées royaux d'Art et d'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.444-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-00000077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088112v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification des bois de huit sculptures chinoises et de deux sculptures japonaises conservées aux MRAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechtild Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Musées royaux d'Art et d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bulletin des Musées royaux d'Art et d'Histoire, 76, pp.148-176 et 217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Datation d'une statue d'Amida-nyorai exposée au musée Guimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 50 (1), pp.94-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arasi.1995.1373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02988116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1424,232 +1493,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How four Types of Japanese Carpenters make Use of the Wealth of their Country’s Wood Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary meeting on wood and societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paul Bacoup + Juliette Taïeb, Oct 2021, Paris, France, France. pp.308-315, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bordessoulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1659,279 +1728,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’archéométrie à l’étude de l’architecture japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bordessoulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque d'Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometrical contributions in the Japanese architecture in France: the lodges of Albert Kahn’s gardens (Boulogne-Billancourt, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bordessoulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International symposium WoodSciCraft 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. 2nd International symposium WoodSciCraft 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1941,373 +2010,373 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical Database and Atlas of Chinese Woods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzou Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hisashi MIYAUCHI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiseisha Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 vols., pp.2679, 2022, Takao ITOH, 9784860991968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese Wood and Carpentry - Rustic and Refined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiseisha Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.130, 2020, Hisashi MIYAUCHI, 978-4-86099-367-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日本の木と伝統木工芸 Nihon no ki to dentô mokkôgei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiseisha Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210, 2016, Hisashi Miyauchi, 978-4-86099-322-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and Traditional Woodworking in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiseisha Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227, 2016, Hisashi MIYAUCHI, 978-4-86099-323-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2317,606 +2386,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki 木 le bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnin, Nishida Masatsugu 西田雅嗣, Inaga Shigemi 稲賀繁美. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire de la spatialité japonaise 日本の生活空間</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2014, 978-2-271-08059-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02996003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of the Wood Species of 73 Deity Sculptures of the Hunan Province, from the Patrice Fava Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions and local society - Interdisciplinary Studies Hunan Province, Cahiers d’Extrême- Asie 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-214, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Wood Species in the Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wisdom Embodied - Chinese Buddhist and Taoist Sculpture in The Metropolitan Museum of Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.216-225, 2010, 978-1-58839-399-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国由来の仏像彫刻の用材 Chûgoku yurai no butsuzô chôkoku yôzai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">木の文化と科学 Wood Culture and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiseisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-120, 2008, 木の文化と科学 Wood Culture and Science, 978-4-86099-225-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification microscopique du bois, un regard sur l'âme de bois de la sculpture bouddhique chinoise et japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Parlebas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de l'ARSET La Conservation - Restauration des oeuvres asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R.S.E.T.; Association des Restaurateurs de Sculptures de l'École de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 65, 2007, La Conservation - Restauration des oeuvres asiatiques, 978-2-9522528-1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Study of Buddhist Sculptures from Japan and China Based on Wood Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janet G. Douglas, Paul Jett, and John Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Research on the Sculptural Arts of Asia Proceedings of the Third Forbes Symposium at the Freer Gallery of Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archetype Publications in association with the Freer Gallery of Art, Smithsonian Institution</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.198-204, 2007, Scientific Research on the Sculptural Arts of Asia - Proceedings of the Third Forbes Symposium at the Freer Gallery of Art, 978-1-904982-20-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redécouvrir le bois: une approche technique, esthétique et artistique des traditions artisanales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Griolet et Michael Lucken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japon pluriel 5 - Actes du cinquième colloque de la Société française des études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.191-197, 2004, Japon pluriel 5 - Actes du cinquième colloque de la Société française des études japonaises, 2-87730-717-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2926,263 +2995,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">69, La lettre de la bibliothèque de la Maison de la culture du Japon à Paris. 2023, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04311008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study of Wood Identification of Japanese Shinto Statues Owned by the Honolulu Museum of Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyako Tazuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyako Tazuru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 19,6, Spring-8 /SACLA Research report. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood species identification of the sculptures of Anjô-ji temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechtild Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Kyoto University. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3250,51 +3319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37D6E314"/>
+    <w:nsid w:val="BDF45B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3481,51 +3550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechtild-mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-3872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165027355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596830v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Mertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Itoh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-022-02020-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir&#333; It&#333;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthea J. Bogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4843145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kinoshita" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Fujii" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobushige Kato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Noshiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-20210003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18957/rr.7.2.216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Gupta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Hirako" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimpim De Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000077" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1995.1373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768179v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzou Sano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayan Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/cat_en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336227v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arset.net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asia.si.edu/research/conservation-scientific-research/science/forbes/scientific-research-on-the-sculptural-arts-of-asia/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353184v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mechtild-mertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0129-3872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165027355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626563v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechtild Mertz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyako Tazuru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Itoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junji Sugiyama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10086-022-02020-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir&#333; It&#333;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthea J. Bogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4843145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Baas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Fujii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobushige Kato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Noshiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-bja10057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kinoshita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-20210003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18957/rr.7.2.216" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Gupta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Hirako" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimpim De Azevedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arasi.1995.1373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bordessoulles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cluzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Pan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzou Sano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayan Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaiseisha-press.ne.jp/cat_en" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kaiseisha-press.ne.jp/en/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096552v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arset.net" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asia.si.edu/research/conservation-scientific-research/science/forbes/scientific-research-on-the-sculptural-arts-of-asia/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353184v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>