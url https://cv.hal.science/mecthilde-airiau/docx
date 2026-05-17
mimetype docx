--- v0 (2026-04-06)
+++ v1 (2026-05-17)
@@ -1044,273 +1044,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La virtuosité comme vertu ? La vita de Fra Angelico par Vasari</w:t>
+                <w:t xml:space="preserve">Table-ronde : Un pigment peut en cacher un autre: l'importance de la matérialité dans la recherche en histoire de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Checri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pacha-Miran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtuosités. Ethique et esthétique du geste technique du Moyen Âge au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Marie Guillouët; Valérie Nègre; Pauline Chevalier, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Rotondes. Premier congrès des jeunes chercheurs en histoire de l'art et en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780620v1</w:t>
+                <w:t xml:space="preserve">hal-03780829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et Dieu s'est fait pierre: les marbres polychromes comme support de la contemplation de l'invisible dans la peinture italienne</w:t>
+                <w:t xml:space="preserve">La virtuosité comme vertu ? La vita de Fra Angelico par Vasari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(In)materialidad en el arte medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noelia Silva Santa Cruz, Nov 2021, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">Virtuosités. Ethique et esthétique du geste technique du Moyen Âge au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Marie Guillouët; Valérie Nègre; Pauline Chevalier, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780608v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde : Un pigment peut en cacher un autre: l'importance de la matérialité dans la recherche en histoire de l'art</w:t>
+                <w:t xml:space="preserve">Et Dieu s'est fait pierre: les marbres polychromes comme support de la contemplation de l'invisible dans la peinture italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pacha-Miran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rotondes. Premier congrès des jeunes chercheurs en histoire de l'art et en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">(In)materialidad en el arte medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noelia Silva Santa Cruz, Nov 2021, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780829v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière de l'invisible: l'utilisation de l'or dans la peinture florentine de la fin du XIVe et du début du XVe siècle</w:t>
               </w:r>
@@ -1899,1282 +1899,1282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préfiguration du sacrifice du Christ</w:t>
+                <w:t xml:space="preserve">Hiérarchie de l'Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paloma Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413465v1</w:t>
+                <w:t xml:space="preserve">hal-04413421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacerdoce ministériel</w:t>
+                <w:t xml:space="preserve">Eglise chemin du salut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413428v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchie de l'Eglise</w:t>
+                <w:t xml:space="preserve">Messager céleste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413421v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation christique comme révélation historique</w:t>
+                <w:t xml:space="preserve">Vectorialité des reliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413455v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation christique</w:t>
+                <w:t xml:space="preserve">Médiation christique comme révélation historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413404v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amour comme union au Christ</w:t>
+                <w:t xml:space="preserve">Médiation christique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413396v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière comme marqueur de sainteté</w:t>
+                <w:t xml:space="preserve">Amour comme union au Christ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413389v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglise chemin du salut</w:t>
+                <w:t xml:space="preserve">La lumière comme marqueur de sainteté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413471v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messager céleste</w:t>
+                <w:t xml:space="preserve">Union du peuple à Dieu par le prêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413457v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorialité des reliques</w:t>
+                <w:t xml:space="preserve">Établissement de la relation à Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413451v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union du peuple à Dieu par le prêtre</w:t>
+                <w:t xml:space="preserve">La délégation apostolique de l'autorité christique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413442v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissement de la relation à Dieu</w:t>
+                <w:t xml:space="preserve">Médiation christique comme délégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413426v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La délégation apostolique de l'autorité christique</w:t>
+                <w:t xml:space="preserve">Témoignage apostolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413416v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation christique comme délégation</w:t>
+                <w:t xml:space="preserve">Vierge médiatrice de la grâce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413410v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignage apostolique</w:t>
+                <w:t xml:space="preserve">Médiation christique comme mise en relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413468v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vierge médiatrice de la grâce</w:t>
+                <w:t xml:space="preserve">Vie sacramentelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413452v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation christique comme mise en relation</w:t>
+                <w:t xml:space="preserve">Préfiguration du sacrifice du Christ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Pucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413447v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie sacramentelle</w:t>
+                <w:t xml:space="preserve">Sacerdoce ministériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecthilde Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologie du christianisme médiéval en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413434v1</w:t>
+                <w:t xml:space="preserve">hal-04413428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3250,51 +3250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4816DDBD"/>
+    <w:nsid w:val="5C1E5724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3398,51 +3398,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43336BB4"/>
+    <w:nsid w:val="04A2004E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mecthilde-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5442-0906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284641731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecthilde Airiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Steunou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Checri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacha-Miran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/inmaterialidad-en-el-arte-medieval/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05452501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Pucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mecthilde-airiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5442-0906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/284641731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecthilde Airiau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.6550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468008v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lorman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Steunou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Checri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pacha-Miran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/inmaterialidad-en-el-arte-medieval/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05452501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Pucci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>