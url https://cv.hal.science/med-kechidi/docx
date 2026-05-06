--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -865,213 +865,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions and coordination: what is the contribution of a proximity-based analysis? The case of Airbus and its relations with the subcontracting network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets des investissements directs étrangers de plateforme d'exportation sur les industries locales au Vietnam : effet de concurrence et retombées technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tam Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Hattab-Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.179-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354283v1</w:t>
+                <w:t xml:space="preserve">hal-04248282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des investissements directs étrangers de plateforme d'exportation sur les industries locales au Vietnam : effet de concurrence et retombées technologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Institutions and coordination: what is the contribution of a proximity-based analysis? The case of Airbus and its relations with the subcontracting network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (3/4), pp.285-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2010.032677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248282v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1518,203 +1518,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de l’aéronautique. EADS, entre mondialisation et ancrage</w:t>
+                <w:t xml:space="preserve">Les territoires de l'aéronautique : EADS, entre mondialisation et ancrage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2006, 2-296-00271-4</w:t>
+              <w:t xml:space="preserve">L'Harmattan, pp.250, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612838v1</w:t>
+                <w:t xml:space="preserve">hal-00257451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de l'aéronautique : EADS, entre mondialisation et ancrage.</w:t>
+                <w:t xml:space="preserve">Les territoires de l’aéronautique. EADS, entre mondialisation et ancrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, pp.250, 2006</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2006, 2-296-00271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257451v1</w:t>
+                <w:t xml:space="preserve">hal-04612838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2748,51 +2748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:med.kechidi@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.161.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2013.09.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2013.052028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02354283v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2010.032677" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0135-0.ch006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cancel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:med.kechidi@univ-tlse2.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.161.0065" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228500v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2013.09.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2013.052028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351924v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tam Nguyen-Huu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02354283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2010.032677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01682953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frigant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0135-0.ch006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02376465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cancel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157909v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cancel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carmona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Juilliet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>