--- v0 (2026-03-30)
+++ v1 (2026-05-08)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment garantir une inclusion durable?</w:t>
+                <w:t xml:space="preserve">Ageing of disabled persons in rural areas: a geographical approach for understanding well being and proximities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Théberge</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensemble vers une société inclusive : regards croisés sur le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADAPEI 79, Comité Franco-Québécois pour l'Inclusion et la Participation Sociale ( CFQIPS), Mar 2025, Niort, France</w:t>
+              <w:t xml:space="preserve">17th biennial conference on Disability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Nordic Network on Disability Research, May 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034359v1</w:t>
+                <w:t xml:space="preserve">hal-05062984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French social workshops, a central tool in low density rural areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
+                <w:t xml:space="preserve">Comment garantir une inclusion durable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+                <w:t xml:space="preserve">Catherine Théberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th biennial conference on Disability Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Nordic Network on Disability Research, May 2025, HELSINKI, Finland</w:t>
+              <w:t xml:space="preserve">Ensemble vers une société inclusive : regards croisés sur le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADAPEI 79, Comité Franco-Québécois pour l'Inclusion et la Participation Sociale ( CFQIPS), Mar 2025, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062983v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of disabled persons in rural areas: a geographical approach for understanding well being and proximities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The French social workshops, a central tool in low density rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th biennial conference on Disability Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Nordic Network on Disability Research, May 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">, The Nordic Network on Disability Research, May 2025, HELSINKI, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062984v1</w:t>
+                <w:t xml:space="preserve">hal-05062983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puy de Lemptegy: from a pozzolan quarry to an open-air museum of volcanology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IASNR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Society and Natural Resources (IASNR), Jun 2024, Cairns (Australie), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -447,51 +447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser l’identité pour faire face à la fragilité : analyse des stratégies d’adaptation de l’US Egliseneuve-près-Billom petit club de football en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques locales et engagements associatifs dans les espaces ruraux et les petites villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Territoires; Université Clermont Auvergne, Dec 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -510,165 +510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métastructure spatiale individuelle comme outil d’objectivation et d’évolution du rapport à l’espace individuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La géographie au service de l’accompagnement médico-social: approche par les entretiens cartographiques, une nouvelle façon d’appréhender l’empathie et de mieux connaître la personne en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales des L'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Mar 2018, Grenoble - Université Grenoble Alpes, France</w:t>
+              <w:t xml:space="preserve">1ères rencontres de géographie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2018, Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983210v1</w:t>
+                <w:t xml:space="preserve">hal-04983216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie au service de l’accompagnement médico-social: approche par les entretiens cartographiques, une nouvelle façon d’appréhender l’empathie et de mieux connaître la personne en situation de handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La métastructure spatiale individuelle comme outil d’objectivation et d’évolution du rapport à l’espace individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères rencontres de géographie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon III Jean Moulin, Jun 2018, Lyon 3, France</w:t>
+              <w:t xml:space="preserve">Doctorales des L'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Mar 2018, Grenoble - Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983216v1</w:t>
+                <w:t xml:space="preserve">hal-04983210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -686,77 +686,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir les résultats d'une recherche-action : une collaboration entre recherche et art sur le thème du vécu et des aspirations des travailleurs handicapés vivant en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricette Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -839,77 +839,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller les acteurs des territoires pour vivre et travailler avec un handicap en milieu rural : synthèse des résultats et préconisations de la recherche. Programme « Outiller les territoires afin de permettre plus de choix pour travailler et vivre avec un handicap en milieu rural » financé par la Fondation Internationale de la Recherche Appliquée sur le Handicap (FIRAH), 2019-2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meddy Escuriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chignier-Riboulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Clermont-Auvergne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -963,51 +963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entretiens cartographiques : une technique d’approche longitudinale, sentimentale et émotionnelle du rapport à l’espace. L’ exemple du handicap et de la lésion cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographies en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire Blaise-Pascal, pp.181-204, 2021, 978-2-84516-642-4</w:t>
@@ -1036,51 +1036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ accessibilité de la société aux personnes à mobilité réduite comment l’accélérer sans la brader ? Approche géographique, atténuations normatives et difficultés pour les petits établissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meddy Escuriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise-Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le handicap en contexte francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.389-397, 2021, 978-2-84516-963-0</w:t>
@@ -1278,51 +1278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;berge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meddy Escuriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#233;berge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05062983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuilbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>