--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -66,5874 +66,6501 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undulatory underwater swimming: linking vortex dynamics, thrust and wake structure with a biorobotic fish</w:t>
+                <w:t xml:space="preserve">Optimum control strategies for maximum thrust production in underwater undulatory swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brouzet</w:t>
+                <w:t xml:space="preserve">Li Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Raufaste</w:t>
+                <w:t xml:space="preserve">Sardor Israilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Argentina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10392⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.043101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.043101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390139v1</w:t>
+                <w:t xml:space="preserve">hal-04772771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-driven transport of thin Bingham fluid layers in airway bifurcations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Undulatory underwater swimming: linking vortex dynamics, thrust and wake structure with a biorobotic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéric Argentina</w:t>
+                <w:t xml:space="preserve">C Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">C Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+                <w:t xml:space="preserve">M Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (8), pp.L081101. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1015, pp.A53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.l081101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674351v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling the tail beat frequency and swimming speed in underwater undulatory swimming</w:t>
+                <w:t xml:space="preserve">Curvature-driven transport of thin Bingham fluid layers in airway bifurcations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Haribalan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41368-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.L081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.l081101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214606v1</w:t>
+                <w:t xml:space="preserve">hal-04674351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning approach to control an inverted pendulum: A general framework for educational purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature-driven transport of thin Bingham fluid layers in airway bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haribalan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sardor Israilov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999495v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500343v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of compliant actuators for throwing rigid projectiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Scaling the tail beat frequency and swimming speed in underwater undulatory swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41368-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563461v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of translational kinetic energy: the surprises of bounces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional liquid foam flow through a hopper resolved by fast X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6404/ac852e⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.1300-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01299E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078173v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dynamics of composite elasto-rigid projectiles onto solid surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Médéric Argentina</w:t>
+                <w:t xml:space="preserve">Reinforcement learning approach to control an inverted pendulum: A general framework for educational purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sardor Israilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Celestini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franco Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.053005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2), pp.e0280071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0280071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251375v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag analysis with a self-propelled flexible swimmer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular pH Control by Membrane Transport in Mammalian Cells. Insights Into the Selective Advantages of Functional Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Poët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gross</w:t>
+                <w:t xml:space="preserve">Gisèle Jarretou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tauc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.053101⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.825028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.825028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251403v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioceptive Mechanism for Bioinspired Fish Swimming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of compliant actuators for throwing rigid projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Celestini</w:t>
+                <w:t xml:space="preserve">Guillaume Giombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raufaste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Joachim Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.234501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254495v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal model of self propelled locomotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Redistribution of translational kinetic energy: the surprises of bounces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (6), pp.065702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6404/ac852e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02908041v1</w:t>
+                <w:t xml:space="preserve">hal-04078173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact layer as a propelling advantage in throwing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impact dynamics of composite elasto-rigid projectiles onto solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.044026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.053005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.053005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251383v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based, time delayed feedback as a means for self-propelled swimming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Drag analysis with a self-propelled flexible swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.01.023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (5), pp.053101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.053101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024249v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thrust–drag balance with a swimming robotic fish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Proprioceptive Mechanism for Bioinspired Fish Swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5043137⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (23), pp.234501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.234501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872332v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fern cavitation catapult: mechanism and design principles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A minimal model of self propelled locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.103071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.103071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275606v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary-like waves in a liquid foam microchannel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contact layer as a propelling advantage in throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.043902. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.044026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.043902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.044026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358086v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and coarsening dynamics of strained islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
+                <w:t xml:space="preserve">Curvature-based, time delayed feedback as a means for self-propelled swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420828v1</w:t>
+                <w:t xml:space="preserve">hal-02024249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble dynamics inside an outgassing hydrogel confined in a Hele-Shaw cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Equilibrium and dynamics of strained islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schifani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.023109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.023109⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.062805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.062805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358063v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional capillary jumps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of the thrust–drag balance with a swimming robotic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.717⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5043137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111202v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gait and speed selection in slender inertial swimmers</w:t>
+                <w:t xml:space="preserve">Shape and coarsening dynamics of strained islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guido Schifani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Mahadevan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1419335112⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.042808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.042808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680329v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling macroscopic aquatic locomotion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The fern cavitation catapult: mechanism and design principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS3078⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (114), pp.7987-7995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680184v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial mass transport and capillary hydraulic jump in a liquid foam microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Solitary-like waves in a liquid foam microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.218303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.043902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.043902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010821v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Intracellular pH Dynamics by Coupling Its Molecular Mechanisms within a Fully Tractable Mathematical Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Counillon</w:t>
+                <w:t xml:space="preserve">Bubble dynamics inside an outgassing hydrogel confined in a Hele-Shaw cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Noblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085449⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.023109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.023109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680480v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive correction to the circular hydraulic jump scaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Tirapegui</w:t>
+                <w:t xml:space="preserve">One-dimensional capillary jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4801836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 765, pp.1 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680202v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fern sporangium: a unique catapult.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gait and speed selection in slender inertial swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (13), pp.3874 - 3879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1419335112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1215985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00826001v1</w:t>
+                <w:t xml:space="preserve">hal-01680329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasipatterns in a parametrically forced horizontal fluid film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Iooss</w:t>
+                <w:t xml:space="preserve">Capturing Intracellular pH Dynamics by Coupling Its Molecular Mechanisms within a Fully Tractable Mathematical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann C Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Counillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2012.04.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265170v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical model for the Utricularia trap</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inertial mass transport and capillary hydraulic jump in a liquid foam microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rajchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.218303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.218303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0512⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01680204v1</w:t>
+                <w:t xml:space="preserve">hal-01010821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elasto-hydrodynamical model of friction for the locomotion of Caenorhabditis elegans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Scaling macroscopic aquatic locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.01.026⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (10), pp.758 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS3078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680212v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faraday patterns in lubricated thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A progressive correction to the circular hydraulic jump scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tirapegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10328-3⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680216v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial Lubrication Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Rojas</w:t>
+                <w:t xml:space="preserve">The fern sporangium: a unique catapult.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Noblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cerda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. O. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.187801⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (6074), pp.1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1215985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680402v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a ball bouncing on a vibrated elastic membrane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Celestini</w:t>
+                <w:t xml:space="preserve">Quasipatterns in a parametrically forced horizontal fluid film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502329v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-train-induced termination of weakly anchored vortices in excitable media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamical model for the Utricularia trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pumir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (76), pp.3129 - 3139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2012.0512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01141720v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor-like vortices in Shear Banding Flow of Giant Micelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faraday patterns in lubricated thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tirapegui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028302⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (1), pp.25 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-10328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517066v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An elasto-hydrodynamical model of friction for the locomotion of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Drappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Senden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.1117-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680240v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Faraday waves at low Reynolds numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Inertial Lubrication Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tirapegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2009.03.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.187801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680238v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface dynamics in shear-banding flow of giant micelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+                <w:t xml:space="preserve">Dynamics of a ball bouncing on a vibrated elastic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Eichwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Noblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celestini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), pp.016203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266804v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settling and Swimming of Flexible Fluid-Lubricated Foils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wave-train-induced termination of weakly anchored vortices in excitable media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitabhra Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hörning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (010901(R)), pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193827v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01141720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taylor-like vortices in Shear Banding Flow of Giant Micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Decruppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.028302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.028302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680248v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Instability in Shear-Banding Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Decruppe</w:t>
+                <w:t xml:space="preserve">ROBERT HOOKE'S THREE-BODY PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.3435 - 3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218127409024888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.088301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00017892v1</w:t>
+                <w:t xml:space="preserve">hal-01680240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarsening dynamics of the one-dimensional Cahn-Hilliard model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Faraday waves at low Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tirapegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (3), pp.166 - 169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2009.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680254v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-flow-induced flutter of a flag</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Mahadevan</w:t>
+                <w:t xml:space="preserve">Interface dynamics in shear-banding flow of giant micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Fardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0408383102⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (9), pp.1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b804915g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680262v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the back-firing instability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Settling and Swimming of Flexible Fluid-Lubricated Foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. G. Velarde</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skotheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1784911⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (22), pp.4503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.224503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680338v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddle-node bifurcation: Appearance mechanism of pulses in the subcritical complex Ginzburg-Landau equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Tirapegui</w:t>
+                <w:t xml:space="preserve">Chaos in Robert Hooke's inverted cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.015601⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 463 (2081), pp.1259 - 1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2007.1813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680271v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATIONARY LOCALIZED SOLUTIONS IN THE SUBCRITICAL COMPLEX GINZBURG–LANDAU EQUATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Tirapegui</w:t>
+                <w:t xml:space="preserve">Interface Instability in Shear-Banding Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Decruppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218127402005960⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (8), pp.088301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.088301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680285v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van der Waals–Like Transition in Fluidized Granular Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Coarsening dynamics of the one-dimensional Cahn-Hilliard model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Soto</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tirapegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.044301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.046210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680278v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Parametric Instability in Spatially Extended Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Fluid-flow-induced flutter of a flag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Risler</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.807⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (6), pp.1829 - 1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0408383102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680288v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-on Collisions of Waves in an Excitable FitzHugh–Nagumo System: a Transition from Wave Annihilation to Classical Wave Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">On the back-firing instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Krinsky</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rudzick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Velarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jtbi.2000.2044⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.777 - 783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1784911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680289v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple generalized excitability model mimicking salient features of neuron dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Saddle-node bifurcation: Appearance mechanism of pulses in the subcritical complex Ginzburg-Landau equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Giaquinta</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Descalzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tirapegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1026401819366⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.015601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680291v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic mechanism for spatiotemporal intermittency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">STATIONARY LOCALIZED SOLUTIONS IN THE SUBCRITICAL COMPLEX GINZBURG–LANDAU EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Coullet</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Descalzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tirapegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-4371(98)00213-1⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (11), pp.2459 - 2465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218127402005960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01680301v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic nucleation of metastable domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">van der Waals–Like Transition in Fluidized Granular Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Coullet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.56.R2359⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.044301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680309v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colliding Waves in a Model Excitable Medium: Preservation, Annihilation, and Bifurcation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Self-Parametric Instability in Spatially Extended Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Mahadevan</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Risler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 86 (5), pp.807 - 809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple generalized excitability model mimicking salient features of neuron dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101 (1/2), pp.665 - 678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1026401819366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Head-on Collisions of Waves in an Excitable FitzHugh–Nagumo System: a Transition from Wave Annihilation to Classical Wave Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Krinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 205 (1), pp.47 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jtbi.2000.2044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A generic mechanism for spatiotemporal intermittency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 257 (1-4), pp.45 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(98)00213-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaotic nucleation of metastable domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (3), pp.R2359 - R2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.56.R2359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colliding Waves in a Model Excitable Medium: Preservation, Annihilation, and Bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mederic Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahadevan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1997, 79 (15), pp.2803 - 2806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.2803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5943,2174 +6570,2174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to produce highest underwater swimming velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Complex Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-propulsion d'objets élastiques élancés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A simple model for fish locomotion: from kinematics to proprioceptive driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">25th Congress ICTAM Milano 2020+1 Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563521v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fish locomotion using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sardor Israilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for fish locomotion: from kinematics to proprioceptive driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Super-propulsion d'objets élastiques élancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mathiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress ICTAM Milano 2020+1 Virtual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545505v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of bicomposite elastic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoids as a model to study the impact of EDCs on the prostate gland.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts of bi-layered elastic projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Abstract</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251891v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of bi-layered elastic projectiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A proprioceptive mechanism for swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Celestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics (ICTAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Italy</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538568v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate soft layer for optimized throws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proprioceptive mechanism for swimming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organoids as a model to study the impact of EDCs on the prostate gland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bokobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tiroille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrine Abstract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/endoabs.73.OC14.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545500v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming gait driven by propioceptive feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A simplified model of aquatic locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society, Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545495v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model of aquatic locomotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Swimming gait driven by propioceptive feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society, Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865235v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model of aquatic locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and nonlinearities inside the liquid foam microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice Nonlinearities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling the viscous circular hydraulic jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Cerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic jumps in the liquid foam microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Cell Volume Alterations under Different Osmotic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Knocikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann C Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Counillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scholarly and Scientific Research &amp; Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.1164-1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary Hydraulic Jump in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMD25-JMC14, Condensed Matter in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPILLARY HYDRAULIC JUMP IN A PLATEAU BORDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eufoam2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop coalescence on a single Plateau border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8120,530 +8747,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throw efficiency of elastic beams in simple ejection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mathiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (25th ICTAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming gait driven by proprioception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model of aquatic locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on propriceptive swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid and Elasticity 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simplifié de locomotion aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Rencontre du Non Linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8653,161 +9280,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary-hydraulic jump in liquid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rajchenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8954,51 +9581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brouzet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raufaste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Argentina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haribalan Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l081101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41368-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giombini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Angelo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;angelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ac852e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.053005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.053101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celestini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufaste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.234501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.01.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043137" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llorens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Argentina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rojas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westbrook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0930" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cohen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fraysse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.043902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042808" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.023109" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.717" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gazzola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1419335112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3078" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rajchenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.218303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680480v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann C Bouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Counillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tirapegui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noblin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O. Rojas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01265170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.04.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marmottant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vincent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drappier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Senden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sim&#233;on" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.01.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG98K0W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Rojas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10328-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SLZC33N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.187801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Eichwald" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01141720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#246;rning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sridhar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028302" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2009.03.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L16HDVX4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804915g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skotheim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224503" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.088301" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Clerc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046210" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408383102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rudzick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Velarde" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1784911" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680271v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Descalzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.015601" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127402005960" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.044301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.807" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krinsky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2000.2044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giaquinta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026401819366" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ2QBBM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680301v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00213-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J81N01DL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680309v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.R2359" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680305v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.2803" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bokobza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tiroille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC14.1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563518v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545500v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251448v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Knocikova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350042v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563484v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545516v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545392v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545490v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545452v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardor Israilov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.043101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brouzet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raufaste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Argentina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10392" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haribalan Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l081101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500343v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41368-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308403v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Claudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01299E" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Fusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Doyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Po&#235;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Jarretou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.825028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giombini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mathiesen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Angelo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#8217;angelo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celestini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ac852e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.053005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.053101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celestini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raufaste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.234501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.103071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251383v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.044026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.01.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.062805" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gibouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5043137" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Argentina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.042808" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llorens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Argentina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rojas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westbrook" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0930" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cohen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fraysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.043902" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.023109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Gazzola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahadevan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1419335112" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann C Bouret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Counillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085449" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rajchenbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.218303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS3078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tirapegui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801836" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noblin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. O. Rojas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1215985" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01265170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Iooss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2012.04.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marmottant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2012.0512" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Rojas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cerda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10328-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SLZC33N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drappier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Senden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sim&#233;on" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.01.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG98K0W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.187801" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Eichwald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01141720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pumir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitabhra Sinha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#246;rning" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sridhar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Fardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lasne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gr&#233;goire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Decruppe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.028302" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680240v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coullet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gilli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monticelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127409024888" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2009.03.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L16HDVX4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lerouge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804915g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193827v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skotheim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224503" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2007.1813" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-TMT3B415-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017892v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.088301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Clerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.046210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0408383102" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rudzick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Velarde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1784911" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Descalzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.015601" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218127402005960" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680278v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.044301" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680288v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.807" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680291v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giaquinta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1026401819366" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XQ2QBBM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680289v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2000.2044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(98)00213-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J81N01DL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680309v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.56.R2359" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680305v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.2803" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561029v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563521v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563518v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bokobza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tiroille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/endoabs.73.OC14.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865235v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545464v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duchesne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cerda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Knocikova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545516v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053893v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>