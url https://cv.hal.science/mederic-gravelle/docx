--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rebischung</w:t>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189532v1</w:t>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Cirano</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catia Domingues</w:t>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sea-level Variations Along the Metropolitan Coasts of France: Waves, Tides, Storm Surges and Long-term Changes</w:t>
               </w:r>
@@ -2915,51 +2915,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de la mer et mouvements de terrain sur l'île d'Aix, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Nielsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Knudsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1530320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodworth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Woppelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bingley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017EO064037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Dangendorf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Moreaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. Hughes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-015-0817-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt A. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0784-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnetain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0728-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0677-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Breilh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1595-2013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX3M9PC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Daag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Nielsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Knudsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1530320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodworth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Woppelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bingley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017EO064037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Dangendorf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Moreaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. Hughes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-015-0817-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt A. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0784-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnetain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0728-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0677-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Breilh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1595-2013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX3M9PC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Daag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>