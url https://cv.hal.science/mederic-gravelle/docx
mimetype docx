--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -201,50 +201,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.5833-5840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-17-5833-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,295 +372,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ponte</w:t>
+                <w:t xml:space="preserve">Valérie Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Carson</w:t>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Cirano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323507v1</w:t>
+                <w:t xml:space="preserve">hal-02189532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion in the Southwest and Central Pacific from available GNSS solutions and implications for relative sea levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Comprehensive Observing and Modeling Systems for Monitoring and Predicting Regional to Coastal Sea Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ballu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+                <w:t xml:space="preserve">Mauro Cirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier de Viron</w:t>
+                <w:t xml:space="preserve">Catia Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rebischung</w:t>
+                <w:t xml:space="preserve">Svetlana Jevrejeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.1537 - 1551. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189532v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sea-level Variations Along the Metropolitan Coasts of France: Waves, Tides, Storm Surges and Long-term Changes</w:t>
               </w:r>
@@ -2915,51 +2919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de la mer et mouvements de terrain sur l'île d'Aix, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,51 +3206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Nielsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Knudsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1530320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodworth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Woppelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bingley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017EO064037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Dangendorf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Moreaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. Hughes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-015-0817-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt A. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0784-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnetain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0728-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0677-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Breilh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1595-2013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX3M9PC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Daag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santamaria-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Feriol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5833-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ponte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Carson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cirano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Domingues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Jevrejeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-003.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Nielsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Knudsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Bingham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2018.1530320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Woodworth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Woppelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bingley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017EO064037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Dangendorf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.05.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Moreaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck G Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald F. Argus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Willis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw265" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris W. Hughes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-015-0817-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Watson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt A. King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0784-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnetain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-014-0728-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-013-0677-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Breilh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1595-2013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guichard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.07.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX3M9PC3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Daag" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02368301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>