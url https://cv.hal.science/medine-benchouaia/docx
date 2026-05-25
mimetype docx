--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,437 +234,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of transposable elements on tomato diversity</w:t>
+                <w:t xml:space="preserve">Overlapping action of T3 and T4 during Xenopus laevis development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Domínguez</w:t>
+                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Dugas</w:t>
+                <w:t xml:space="preserve">David Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médine Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Leduque</w:t>
+                <w:t xml:space="preserve">Corinne Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Jiménez-Gómez</w:t>
+                <w:t xml:space="preserve">Nicolas Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.4058. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1360188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17874-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2024.1360188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02950930v1</w:t>
+                <w:t xml:space="preserve">hal-04740445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Transcriptomics Highlights New Features of the Iron Starvation Response in the Human Pathogen Candida glabrata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional mapping of N-terminal residues in the yeast proteome uncovers novel determinants for mitochondrial protein import</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Nashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam El Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médine Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Thiebaut</w:t>
+                <w:t xml:space="preserve">Angélie Dijoux-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Merhej</w:t>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2689. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.e1010848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944268v1</w:t>
+                <w:t xml:space="preserve">hal-04236040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic landscape of posterior regeneration in the annelid Platynereis dumerilii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeiza Baduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09602-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yap5 Competes With Hap4 for the Regulation of Iron Homeostasis Genes in the Human Pathogen Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.731988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of transposable elements on tomato diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Leduque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Jiménez-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17874-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02950930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Transcriptomics Highlights New Features of the Iron Starvation Response in the Human Pathogen Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médine Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The CCAAT-Binding Complex Controls Respiratory Gene Expression and Iron Homeostasis in Candida Glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médine Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Boeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.3531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-03750-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -811,51 +1343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02950930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dugas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Jim&#233;nez-G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17874-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thi&#233;baut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boeri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03750-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bokobza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence R&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syam Nair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eridan Rocha-Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03593-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Du Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Benchouaia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2024.1360188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Nashed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam El Barbry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010848" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bideau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiza Baduel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09602-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03481042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thi&#233;baut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.731988" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02950930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dugas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Jim&#233;nez-G&#243;mez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17874-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Ripoche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sissoko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Boeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03750-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>