--- v0 (2026-03-30)
+++ v1 (2026-05-09)
@@ -66,647 +66,908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance in-situ de nanoparticules d'oxyde de fer dans une matrice de polyisobutylène : vers des nanocomposites multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2eme journées du GDR MultiPODE “Multifunctional nanostructured POlymer systems by DEsign”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edith Peuvrel-Disdier; Fahmi Bedoui; Fabrice Detrez; Marc Ponçot; Jinkai Yuan, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticle growth control in One-Step In-Situ Synthesis of Iron Oxide-Polyisobutylene Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque DEPOS32 (DEformation des POlymères Solides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Poitier, France. pp.22673 - 22683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Synthesis Of Iron Oxide Nanoparticles Within Polyisobutylene: Toward Multifunctional And Sustainable Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Advanced and Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Doha-Qatar, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Mechanical Properties of PVDF Polymers through Iron Oxide Nanoparticle Reinforcement: An Investigation into Materials Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Seminar on Advanced Mechanical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Tlemcen, Algeria, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Control of Maghemite Nanoparticles Morphology, Size, and Surface Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées du GDR MultiPODE “Multifunctional nanostructured POlymer systems by DEsign”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the mechanical properties of polymers reinforced with nanoparticles of adjustable size, shape and surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Djimédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kondo Djimédo</w:t>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2023 : The Nanoscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the growth of nanoparticles with controlled size and controlled surface chemistry, which will be used as nanofillers in polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lisiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimédo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polymer Nanocomposites 2022: From Elaboration to Applications (ISPn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -716,297 +977,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Synthesis of Iron Oxide-Polyisobutylene Multifunctional Nanocomposites: Size Control, Magnetic and Mechanical Properties Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lohitha Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Selman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinkai Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (8), pp.5150-5160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsapm.5c00457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking effect of the iron stearate purity on the shape and size of maghemite nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimédo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 680, pp.132689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1016,367 +1277,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Iron Oxide Nanoparticles for Enhanced Polymer Nanocomposites: Synthesis, Characterization, and Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Meftah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials. Université de Technologie Compiègne (UTC); Sorbonne Université, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05331675v1</w:t>
-              </w:r>
-[...259 lines deleted...]
-                <w:t xml:space="preserve">hal-05011229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1531,51 +1531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Meftah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Djim&#233;do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aydi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohitha Hegde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00457" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05331675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Meftah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lisiecki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Djim&#233;do" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aydi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohitha Hegde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c00457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Courty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05331675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>