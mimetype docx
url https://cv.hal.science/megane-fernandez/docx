--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -636,247 +636,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research spaces and scientific collaboration in Horizon 2020 research projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier et quantifier les biais de genre dans la représentation des femmes scientifiques sur Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dabestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD-lead Workshop for GEOCOLLAB Geographies of scientific collaborations: explorations, methods and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria Brun; Mégane Fernandez; Mayline Strouk, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">3e Congrès international de l’Institut du Genre « No(s) Futur(s). Genre : bouleversements, utopies, impatiences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341684v1</w:t>
+                <w:t xml:space="preserve">hal-04165022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et quantifier les biais de genre dans la représentation des femmes scientifiques sur Wikipédia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizon 2020’s Europe: Deconstructing European domination in scientific production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international de l’Institut du Genre « No(s) Futur(s). Genre : bouleversements, utopies, impatiences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">62. Deutschen Kongress für Geographie (DKG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Geographie, Institute für Humangeographie und Physische Geographie der Goethe-Universität Frankfurt am Main, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165022v1</w:t>
+                <w:t xml:space="preserve">hal-04341657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon 2020’s Europe: Deconstructing European domination in scientific production</w:t>
+                <w:t xml:space="preserve">Research spaces and scientific collaboration in Horizon 2020 research projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Deutschen Kongress für Geographie (DKG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Gesellschaft für Geographie, Institute für Humangeographie und Physische Geographie der Goethe-Universität Frankfurt am Main, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
+              <w:t xml:space="preserve">PhD-lead Workshop for GEOCOLLAB Geographies of scientific collaborations: explorations, methods and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria Brun; Mégane Fernandez; Mayline Strouk, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341657v1</w:t>
+                <w:t xml:space="preserve">hal-04341684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des espérantistes sur Wikipédia</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s261739" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-8370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/80602]" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenthal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01844833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dufaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02134508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s261739" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-8370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/80602]" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenthal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01844833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dufaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02134508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>