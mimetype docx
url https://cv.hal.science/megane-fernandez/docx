--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -558,597 +558,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Monde des projets H2020 : contribution des financements européens à une construction inégale des savoirs sur l'espace mondial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Enseigner le Monde ». Bilan d'une expérimentation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.210-213, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.206-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390998v1</w:t>
+                <w:t xml:space="preserve">hal-04390979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier et quantifier les biais de genre dans la représentation des femmes scientifiques sur Wikipédia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Monde des projets H2020 : contribution des financements européens à une construction inégale des savoirs sur l'espace mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès international de l’Institut du Genre « No(s) Futur(s). Genre : bouleversements, utopies, impatiences »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.210-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2777/80602]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165022v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizon 2020’s Europe: Deconstructing European domination in scientific production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier et quantifier les biais de genre dans la représentation des femmes scientifiques sur Wikipédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dabestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Deutschen Kongress für Geographie (DKG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutsche Gesellschaft für Geographie, Institute für Humangeographie und Physische Geographie der Goethe-Universität Frankfurt am Main, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
+              <w:t xml:space="preserve">3e Congrès international de l’Institut du Genre « No(s) Futur(s). Genre : bouleversements, utopies, impatiences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre; Université Toulouse Jean Jaurès, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341657v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research spaces and scientific collaboration in Horizon 2020 research projects</w:t>
+                <w:t xml:space="preserve">Horizon 2020’s Europe: Deconstructing European domination in scientific production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD-lead Workshop for GEOCOLLAB Geographies of scientific collaborations: explorations, methods and perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victoria Brun; Mégane Fernandez; Mayline Strouk, Nov 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">62. Deutschen Kongress für Geographie (DKG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutsche Gesellschaft für Geographie, Institute für Humangeographie und Physische Geographie der Goethe-Universität Frankfurt am Main, Sep 2023, Francfort-sur-le-Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341684v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation des espérantistes sur Wikipédia</w:t>
+                <w:t xml:space="preserve">Research spaces and scientific collaboration in Horizon 2020 research projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dabestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Esperanto Paradigme III. Sociétés transnationales et sociabilités nouvelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Alexandre Koyré; Université franco-allemande; EHESS, Jul 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">PhD-lead Workshop for GEOCOLLAB Geographies of scientific collaborations: explorations, methods and perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria Brun; Mégane Fernandez; Mayline Strouk, Nov 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165043v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les terrains d’ « H2020 ». Localisation de la recherche et inégalités épistémiques dans les financements sur projet</w:t>
+                <w:t xml:space="preserve">La représentation des espérantistes sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dabestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Esperanto Paradigme III. Sociétés transnationales et sociabilités nouvelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Alexandre Koyré; Université franco-allemande; EHESS, Jul 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341721v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enseigner le Monde ». Bilan d'une expérimentation pédagogique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les terrains d’ « H2020 ». Localisation de la recherche et inégalités épistémiques dans les financements sur projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.206-209</w:t>
+              <w:t xml:space="preserve">Séminaire PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390979v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie d’« H2020 ». Caractéristiques de la discipline et inégalités épistémiques dans les projets financés par le programme européen Horizon 2020 (2014-2020)</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s261739" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-8370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/80602]" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165043v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenthal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01844833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dufaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02134508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s261739" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9010-8370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.9166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dabestani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine-Marin Dubroca-Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/Q26M-QY30" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0187" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674723v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenthal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/80602]" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218169v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01844833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dufaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02134508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>