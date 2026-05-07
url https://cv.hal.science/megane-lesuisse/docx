--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -528,221 +528,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inférence à la verbalisation: l’importance du contexte pour l’encodage de la disposition des objets dans l’espace</w:t>
+                <w:t xml:space="preserve">The vase stands on the table: from language-specific encoding preferences to different conceptualisation patterns in verbal and non-verbal memorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème congrès annuel de la Société des Anglicistes de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">16th International Cognitive Linguistics Conference - ICLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heinrich Heine University, Aug 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361435v1</w:t>
+                <w:t xml:space="preserve">hal-04361426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vase stands on the table: from language-specific encoding preferences to different conceptualisation patterns in verbal and non-verbal memorisation.</w:t>
+                <w:t xml:space="preserve">De l’inférence à la verbalisation: l’importance du contexte pour l’encodage de la disposition des objets dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Cognitive Linguistics Conference - ICLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heinrich Heine University, Aug 2023, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">62ème congrès annuel de la Société des Anglicistes de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361426v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French look and remember differently: the cognitive impact of manner(less) expressions in the description of locative events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Association for French Language Studies 2023: Le français et ses frontières.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for French Language Studies, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -767,51 +767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive reflexes of language-specific preferences: evidence from memorization and eye-gazing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -862,51 +862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping track of manner focus in static locative event descriptions by Dutch speakers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACS4 - Semiotic Complexities Theory and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACS4, Jun 2022, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1352,208 +1352,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Cardinal Posture Verbs as locative markers in English: from diachronic motives to conversational needs.</w:t>
+                <w:t xml:space="preserve">Positiewerkwoorden in het Nederlands: waar staan wij?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Brno Conference on Linguistics Studies in English: Patterns and variation in English language discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University, Faculty of Education, Sep 2021, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire de Néerlandais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marta Bigus, Mar 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361466v1</w:t>
+                <w:t xml:space="preserve">hal-04361857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positiewerkwoorden in het Nederlands: waar staan wij?</w:t>
+                <w:t xml:space="preserve">On the use of Cardinal Posture Verbs as locative markers in English: from diachronic motives to conversational needs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Néerlandais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marta Bigus, Mar 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">9th Brno Conference on Linguistics Studies in English: Patterns and variation in English language discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University, Faculty of Education, Sep 2021, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361857v1</w:t>
+                <w:t xml:space="preserve">hal-04361466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et préjugés genrés dans la langue quotidienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Stéréotypes et Clichés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille - Eleonore Le Jalle et Sarah Troche, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,51 +1578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genderobalans i engelskan och svenskan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-based study of gender stereotypes in English.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2208,51 +2208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender stereotypes, neologisms, and concept-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,51 +2303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre: le parti pris des mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2454,51 +2454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men are born brilliant, women are studious: a corpus-based study of gender stereotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2536,51 +2536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue: construction ou réflet du genre? Questions théoriques et études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions and halfly missed-grammaticalization: a diachronic study of English posture verbs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaticalisation meets Construction Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Göteborg, Oct 2015, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking differently at locative events: the cognitive impact of linguistic preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.733-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3196,51 +3196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalisation cut short</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Lemmens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaticalization meets Construction Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, John Benjamins Publishing Company, pp.43-74, 2018, Constructional Approaches to Language, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,51 +3364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F485FBB7"/>
+    <w:nsid w:val="A789648B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3595,51 +3595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/megane-lesuisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2810-371X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05148715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lemmens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Depraetere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.59" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2022-0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00029.cap" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.21.c3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/megane-lesuisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2810-371X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Lesuisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05148715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lemmens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04466933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Depraetere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2023.59" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gcla-2022-0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cf.00029.cap" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04292421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cal.21.c3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>