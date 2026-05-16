--- v0 (2026-03-29)
+++ v1 (2026-05-16)
@@ -234,740 +234,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRP6 controls pulmonary inflammation from cigarette smoke in a gut microbiota-dependent manner</w:t>
+                <w:t xml:space="preserve">Major histocompatibility class I antigenic peptides derived from translation of pre-mRNAs generate immune tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Nascimento</w:t>
+                <w:t xml:space="preserve">Ewa Maria Sroka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Huot-Marchand</w:t>
+                <w:t xml:space="preserve">Mathilde Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoussa Fanny</w:t>
+                <w:t xml:space="preserve">Marika Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolene Straube</w:t>
+                <w:t xml:space="preserve">Chrysoula Daskalogianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Bert</w:t>
+                <w:t xml:space="preserve">Maria Camila Tovar-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1224383. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (7), pp.e2208509120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1224383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2208509120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396365v1</w:t>
+                <w:t xml:space="preserve">hal-04074191v88</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLRP6 controls pulmonary inflammation from cigarette smoke in a gut microbiota-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huot-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoussa Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolène Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1224383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1224383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major histocompatibility class I antigenic peptides derived from translation of pre-mRNAs generate immune tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NLRP6 controls pulmonary inflammation from cigarette smoke in a gut microbiota-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huot-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Maria Sroka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lavigne</w:t>
+                <w:t xml:space="preserve">Manoussa Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolene Straube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Pla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Camila Tovar-Fernandez</w:t>
+                <w:t xml:space="preserve">Marc Le Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2208509120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1224383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1224383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074191v88</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of quinoline-2-carbonitrile-based hydroxamic acids as dual tubulin polymerization and histone deacetylases inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological Investigation of a Water-Soluble Isoginkgetin-Phosphate Analogue, Targeting the Spliceosome with In Vivo Antitumor Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Letribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hauguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ducellier</w:t>
+                <w:t xml:space="preserve">Megane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Provot</w:t>
+                <w:t xml:space="preserve">Giulia Cerrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+                <w:t xml:space="preserve">Romain Darrigrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Lamaa</w:t>
+                <w:t xml:space="preserve">Valerie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, pp.114573. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (6), pp.4633-4648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752715v1</w:t>
+                <w:t xml:space="preserve">hal-03855509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Investigation of a Water-Soluble Isoginkgetin-Phosphate Analogue, Targeting the Spliceosome with In Vivo Antitumor Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of quinoline-2-carbonitrile-based hydroxamic acids as dual tubulin polymerization and histone deacetylases inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megane Nascimento</w:t>
+                <w:t xml:space="preserve">Camille Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ducellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Cerrato</w:t>
+                <w:t xml:space="preserve">Olivier Provot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darrigrand</w:t>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Salgues</w:t>
+                <w:t xml:space="preserve">Diana Lamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (6), pp.4633-4648. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.114573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855509v1</w:t>
+                <w:t xml:space="preserve">hal-03752715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigarette smoke-induced gasdermin D activation in bronchoalveolar macrophages and bronchial epithelial cells dependently on NLRP3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huot-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Culerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norinne Lacerda-Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
@@ -1178,64 +1178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Cell Activating Factor Secreted by Neutrophils Is a Critical Player in Lung Inflammation to Cigarette Smoke Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huot-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-DNA release and STING-dependent sensing drives inflammation to cigarette smoke in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,64 +1446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-33 Receptor ST2 Regulates Pulmonary Inflammation and Fibrosis to Bleomycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoussa Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gaetani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1224383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04767743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hauguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Nascimento" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerrato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darrigrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Salgues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bourenane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.918507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinne Lacerda-Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Meda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.588799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Panek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01622" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51427-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demeules" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Letribot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gaetani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04767743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Nascimento" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huot-Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoussa Fanny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjol&#232;ne Straube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1224383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolene Straube" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Nascimento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cerrato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darrigrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Salgues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hauguel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114573" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bourenane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.918507" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schricke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinne Lacerda-Queiroz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Meda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.588799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gombault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Panek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bourinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01622" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51427-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Baron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01476" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>