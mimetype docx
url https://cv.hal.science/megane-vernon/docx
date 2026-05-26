--- v1 (2026-03-29)
+++ v2 (2026-05-26)
@@ -732,338 +732,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lncRNA ‘UCA1’ modulates the response to chemotherapy of ovarian cancer through direct binding to miR‐27a‐5p and control of UBE2N levels</w:t>
+                <w:t xml:space="preserve">Network-Based Integration of Multi-Omics Data Identifies the Determinants of miR-491-5p Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Wambecke</w:t>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐marie Morice</w:t>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis‐bastien Weiswald</w:t>
+                <w:t xml:space="preserve">Célia Brochen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13045⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13163970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05418234v1</w:t>
+                <w:t xml:space="preserve">hal-05418298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-Based Integration of Multi-Omics Data Identifies the Determinants of miR-491-5p Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lncRNA ‘UCA1’ modulates the response to chemotherapy of ovarian cancer through direct binding to miR‐27a‐5p and control of UBE2N levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wambecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mégane Vernon</w:t>
+                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamy Andrianteranagna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Pierre‐marie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Brochen</w:t>
+                <w:t xml:space="preserve">Louis‐bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.3970. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mol Oncol, 15 (12), pp.3659-3678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13163970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418298v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05418234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional miRNA Screening Identifies Wide-ranging Antitumor Properties of miR-3622b-5p and Reveals a New Therapeutic Combination Strategy in Ovarian Tumor Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Karakasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.927-943. </w:t>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Issartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (7), pp.981-992. </w:t>
@@ -1854,51 +1854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE2FE063"/>
+    <w:nsid w:val="62028263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/megane-vernon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0953-6819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233097325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Da-Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delapierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghandi Damaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13092184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jeanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242116016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bhardwaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M Versace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L Harper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R Goldman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI164596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Cai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Q Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Wilski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Purwin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-3217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05418234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;bastien Weiswald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brochen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-19-0510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mandilaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Karakasis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1340935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pasquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/megane-vernon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0953-6819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233097325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonaz Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Da-Silva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delapierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghandi Damaj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines13092184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Gaichies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jeanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242116016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bhardwaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer J Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M Versace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L Harper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron R Goldman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI164596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijia Cai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Q Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Wilski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Purwin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-3217" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brochen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163970" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05418234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;bastien Weiswald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-19-0510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mandilaras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Karakasis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1340935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pasquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>