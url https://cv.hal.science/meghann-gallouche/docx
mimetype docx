--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1678,185 +1678,209 @@
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (1), pp.94-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2017.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to ‘Searching for the best agent for antibiotic prophylaxis in patients undergoing transcatheter aortic valve implantation’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100 (4), pp.459-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,154 +1890,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des lingettes à la Chlorhexidine pour la douche préopératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rubens-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Margotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2023,105 +2047,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a multimodal strategy for prevention of nosocomial influenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03215981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2268,51 +2292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631032v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pond&#233;rand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04820-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03215981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631032v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pond&#233;rand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04820-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03215981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>