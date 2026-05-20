--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile for development of machine learning models to predict healthcare-related adverse events (Demeter): clinical objectives, data requirements for modelling and overview of data set for 2016-2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards real-time monitoring of COVID-19 nosocomial clusters using SARS-CoV-2 genomes in a university hospital of the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula von Schenck</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Fa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
+                <w:t xml:space="preserve">Aurélie Truffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-070929⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449022v1</w:t>
+                <w:t xml:space="preserve">hal-04762087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time monitoring of COVID-19 nosocomial clusters using SARS-CoV-2 genomes in a university hospital of the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Cohort profile for development of machine learning models to predict healthcare-related adverse events (Demeter): clinical objectives, data requirements for modelling and overview of data set for 2016-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Artemova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula von Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Rui Fa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+                <w:t xml:space="preserve">Daniel Stoessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Truffot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Hadiseh Nowparast Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (3), pp.104650. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BMJ OPEN, 13 (8), pp.e070929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-070929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762087v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for nosocomial COVID-19 in a French university hospital</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,51 +2292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631032v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pond&#233;rand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04820-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03215981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caspar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-024-01432-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631032v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pond&#233;rand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04820-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Volpari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thiebaut-Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier &#201;paulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104842" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Truffot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Artemova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula von Schenck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiseh Nowparast Rostami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-070929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Terrisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berwa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viglino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2022.01.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marfaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-01046-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landoas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cazzorla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-021-00984-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bocquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wintenberger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lupo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-04070-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone-Rochette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pavese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.11.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1NR61W7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallaret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stahl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2018.08.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-768WG9PS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03215981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>