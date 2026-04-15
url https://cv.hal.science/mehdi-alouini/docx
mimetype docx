--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Alouini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi-alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7943-5290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">154904058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Foton</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and referencing of the SNPO onto a ULE cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composants pour les télécommunications - Projet ciblé OROR: Opto-RF pour la cOnvergence électRonique photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation OEO for Optical Pulses and Frequency combs generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composants pour les télécommunications. Projet ciblé OROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifqiues du PEPR Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Électronique à modulation directe de faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power InAs quantum dot VECSEL emitting at 1.5 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Days 2019 (OPD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an &amp;quot;orthogonality breaking&amp;quot; polarimetric confocal microscope to study intracellular architecture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Quantitative Bioimaging Conference (QBI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic oscillator based on hybrid feedback loop for single-side band operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers faible bruit à état solide : utilisation d’absorption par SHG comme Buffer Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 (CSW 2017) - 29th International Conference on Indium Phosphide and Related Materials (IPRM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances with a new bonding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è Journées Nano, Micro et Optoélectronique (JNMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence autorégulé en bruit d’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers développements en imagerie par brisure d'orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie rapide de contraste polarimétrique en une seule mesure par brisure d’orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive polarimetric image representation for detection of polarized beacon of light embedded in fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la réponse temporelle de la dispersion chromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015, Journées nationales de l'optique guidée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes et caractérisations de V(E)CSELs émettant à 1.55 µm sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans un laser solide par génération de seconde harmonique intra-cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des distorsions électriques induites par les nonlinéarités optiques dans les liaisons optohyperfréquences kilométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrique à longue distance à travers le brouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démodulation optique harmonique non-résonante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances optimales d'estimation en imagerie polarimétrique en présence de fluctuations de bruit corrélées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un banc de mesure de bruit de phase additif dédié aux liaisons optiques-hyperfréquence de longueurs kilométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement and optimization protocol of an additive phase noise measurement bench dedicated to long-haul microwave analog optical links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alexandria, United States. pp.202-205, 2013, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2013.6724055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et modélisation d’un laser Er,Yb autorégulé en bruit d’intensité par absorption à deux photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Phase Noise of a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Correlations in Dual Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.MPo.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des effets de lumière lente dans le spectre de bruit d’un laser semiconducteur de classe A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale de l'Excès de Bruit dans un Laser à Semi-conducteur de Classe A à Cavité Etendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO-JSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Combining a High-Finesse Cavity and Tilt-Locking Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (6), pp.321 - 324. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lpt.2025.3544428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupama Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ghandaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gutwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Halenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (7), pp.1567-1579. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaom.5c00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-linewidth-narrowing photonic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.1021-1033. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.534463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Brillouin-assisted self-narrowed photonic oscillator including an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Lightwave Technology, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2024.3358174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections to ''Continuous Phase Modulation Proposal for Photonics-Wireless Sub-THz Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.176880-176883. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3502932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-modulation optoelectronic oscillator for optical pulse and frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (9), pp.1921. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.529629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of mode coupling in a spin-VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (24), pp.6964-6967. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.543717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin injection enhancement in CW VECSEL at room temperature using push-pull optical pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3010-3013. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.522095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free microscopy of mitotic chromosomes using the polarization orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Desapogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulami Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.5290-5304. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.426630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie dans le brouillard à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.42-46. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202111142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Direct-Modulation Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (24), pp.7788-7793. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2021.3111703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging through fog using quadrature lock-in discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meena M S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.1649-1657. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/osac.425499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dot membrane external-cavity surface-emitting laser at 1.5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tatar-Mathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0053961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold 1550 nm emitting QD optically pumped VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.3044457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically pumped shot-noise limited class A VECSEL at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2465-2468. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.412746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all-optical technique enables instantaneous single-shot demodulation of images at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-14142-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Lamb mode-coupling constant of quantum well semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (15), pp.21407-21419. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.395790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Operation of a Tunable 1550-nm VCSEL Integrating Liquid-Crystal Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2975076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality-breaking polarimetric sensing modalities for selective polarization imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1423-1426. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.387651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Power 760 nm VECSEL Based on Quantum Dot Gain Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (4), pp.2400404. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2020.2986770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/InP quantum dot VECSEL emitting at 1.5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (17), pp.171105. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5125632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the spectral dependence of Lamb coupling constant in a dual frequency quantum well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (15), pp.21083-21091. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.021083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin Assisted Optoelectronic Self-Narrowing of Laser Linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), pp.975-978. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2912874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave signal switching on a silicon photonic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Hsi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshaiahu Fainman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.11166. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47683-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSPIN: a new model relying on the vectorial description of the laser field for predicting the polarization dynamics of spin-injected V(e)CSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.6739-6757. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.26.006739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb mode-coupling constant in quantum-dot semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (15), pp.155306. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid opto-electronic oscillator for single-sideband microwave photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.706-708. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2018.0867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of dual-frequency solid-state lasers including a buffer reservoir for noise cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (7), pp.8805-8820. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.008805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal-based tunable photodetector operating in the telecom C-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (20), pp.25952-25961. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.025952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity noise cancellation in solid-state laser at 1.5 μm using SHG depletion as a buffer reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (7), pp.1524-1529. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of the residual linear anisotropy of phase in a vertical-external-cavity-surface-emitting laser for spin injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.651. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (8), pp.1383-1383. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.34.001383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL Performances Using Localized Copper Bonding Through Silicon Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (13), pp.1105 - 1108. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2703599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a coherent light beam with precise and fast dynamic control of the state and degree of polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.2898-2901. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.002898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time imaging through strongly scattering media: seeing through turbid media, instantly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sudarsanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.25033. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optoelectronic Oscillator based on an integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Ieee International Topical Meeting On Microwave Photonics (mwp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.251--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality breaking through few-mode optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2508-2520. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.434-446. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.33.000434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of residual excess noise in class-A lasers using two-photon absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.4237--4240. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.004237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-phase and antiphase self-intensity regulated dual-frequency laser using two-photon absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.2326--2329. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical optimal modulation frequencies for scattering parameter estimation and ballistic photon filtering in diffusing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (14), pp.16066-16083. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.016066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-hopping suppression in long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.2362--2365. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive polarimetric image representation for contrast optimization of a polarized beacon through fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.065703. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/17/6/065703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of the residual birefringence in VECSEL: Towards understanding of the polarization behavior under spin-polarized pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (8), pp.9573-9588. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.009573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Jones matrix method for homogeneous biaxial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (16), pp.20428-20438. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of dichroic samples from a single measurement by circular polarization orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1270-1273. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic cross-injection locking of a dual-wavelength photonic integrated circuit for low-phase-noise millimeter-wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (15), pp.3655. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction in solid-state lasers using a SHG-based buffer reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1149. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity- and phase-noise correlations in a dual-frequency vertical-external-cavity surface-emitting laser operating at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.053828. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A dual-frequency VECSEL at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (19), pp.5586. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric contrast microscopy by orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/16/12/122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow Noise and High-Power VECSEL for High Dynamic Range and Broadband RF/Optical Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3489. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2326956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range polarimetric imaging through fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (18), pp.3854-3865. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.003854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal estimation in polarimetric imaging in the presence of correlated noise fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.4920-4931. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of the Radio Frequency (RF) Beatnote Generated by a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.1307-1316. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2303825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using optically spin-injected vertical external cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (25), pp.252402. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4850676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity noise correlations in a two-frequency VECSEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.2538-50. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.002538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence and theoretical modeling of two-photon absorption dynamics in the reduction of intensity noise of solid-state Er:Yb lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8773-8780. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the delayed threshold phenomenon in a Class-A VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (1), pp.10501. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012120070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational polarization imaging from a single speckle image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.386-388. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization remote sensing by orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.043901. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.043901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric imaging beyond the speckle grain scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (30), pp.7345-7356. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.007345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time delay generation at high frequency using SOA based slow and fast light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (22), pp.21180-21188. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.021180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of noise phase locking in a single-frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (18), pp.17250-17259. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microwave optical links and proof of noise figure lower than electrical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rumelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Slow Light in the Noise Spectrum of a Vertical External Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.223902. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.105.223902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Jitter Reduction of a Mode-Locked VECSEL Using an Optically Triggered SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiad Khadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (19), pp.1434 - 1436. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2058796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodulation distortion in microwave phase shifters based on slow and fast light propagation in semiconductor optical amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seán O. Dúill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (16), pp.2762-4. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of enhanced slow and fast light by forced coherent population oscillations in a semiconductor optical amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem de Valicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (14), pp.2457-9. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic saturation in semiconductor optical amplifiers: accurate model, role of carrier density, and slow light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.685. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.000685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the coupling constant in a two-frequency VECSEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trofimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.5008-14. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.005008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Spurious-Free Dynamic Range of a Tunable Delay Line based on Slow Light in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.20584-20597. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.020584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared active polarimetric and multispectral laboratory demonstrator for target detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (8), pp.1610. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.001610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target detection in active polarization images perturbed with additive noise and illumination nonuniformity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (7), pp.1678-86. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.26.001678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the class-B to class-A transition in the dynamical behavior of a semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (4), pp.44005. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/87/44005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a snapshot polarization contrast imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (30), pp.5764-5773. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the polarization degree of polarimetric images in coherent illumination using maximum likelihood methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1348-1359. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.26.001348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow light using semiconductor optical amplifiers: Model and noise characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.991-999. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CRHY.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a tunable dual-frequency semiconductor laser free of relaxation oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (21), pp.3421. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree of polarization estimation in the presence of nonuniform illumination and additive Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (4), pp.919-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation precision of degree of polarization in the presence of signal-dependent and additive Poisson noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.08002. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2008.08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active spectro-polarimetric imaging: signature modeling, imaging demonstrator and target detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Le Hors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hartemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the influence of passive-light contribution in active imaging of the degree of polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2335-2337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited operation of a monomode high cavity Q semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (6), pp.650-652. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some practical issues in anomaly detection and exploitation of regions of interest in hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baarstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaspersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45-21, pp.5223-5236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Gain Saturation Dynamics in Semiconductor Optical Amplifiers on the characteristics of an Analog Optical Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Boula-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakita Vodjdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.23 (Issue 8), pp.2420- 2426. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2005.850792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du couplage de mode dans un spin-VECSEL pour le basculement de polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la constante de couplage de Lamb dans un spin-VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of the nonlinear coupling between circular eigenstates in a spin-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chalcogenide-based platform with very high light-sound interaction for the next generation of photonic integrated circuits (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ghandaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupama Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gutwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems, and Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3057945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Pulse and Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Combs France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de spin par pompage optique pour le contrôle des états de polarisation d'un VECSEL à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Rouen 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Packaging of Erbium-Doped Alumina Waveguide Amplifier on a Silicon Nitride Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawson B. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp62612.2024.10736307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shorted Stacked Patch Array for Photonic Beam Steering at mm-Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charikleia Tzimoragka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Frequency Comb and Pulse Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10231990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Phase Modulations for Sub-THz Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charikleia Tzimoragka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ursigass57860.2023.10265666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated metasurface array for photonic beam steering at W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Backed Broadband Microstrip Antenna Array for Photonic Beam Steering at W Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’antennes à photo-mélange pour commutation photonique de faisceau en ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarro Jose Pascual-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.815-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement Classe A faible bruit d'un laser VECSEL injecté électriquement et émettant à 1,5 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1550 nm InAs QD on InP for VECSEL and MECSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoy-My Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semicondcutor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Crystal based Tunable Photonic Devices for Emission or Detection around 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Meet &amp; Expo on Laser, Optics and Photonics (OPTICSMEET 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Desapogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulami Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2021 - Photonique &amp; Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dot membrane external-cavity surface-emitting laser (MECSEL) at 1.5µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoy-My Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tatar-Mathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrie active et sélective dans le proche infrarouge par brisure d’orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference (ISLC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Postdam, Germany. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise microwave generation from a direct-modulation optoelectronic oscillator (DM-OEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux Opto-RF très bas bruit de phase et instabilités dynamiques d’un OEO à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule élémentaire contrôlable optiquement pour réseau-transmetteurs en bande X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Desapogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulami Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une demodulation en quadrature d’images plein champ à haute-fréquence par approche tout-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement Classe A faible bruit d'un laser VECSEL injecté électriquement et émettant à 1,5 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared active and selective polarization imaging by orthogonalitybreaking: calibration of the acquisition chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23.5 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop (ESLW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Eindhoven (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field all-optical snapshot technique for QUADrature (FAST-QUAD) demodulation of optical signals at radio-frequencies: principle and experimental proof-of-concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrie active et sélective par brisure d’orthogonalité dans le proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è Journées Imagerie Optique Non-Conventionnelle (JIONC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through investigation of mode-coupling in VECSELs: towards robust dual-frequency operation of a single-axis laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - LASE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power InAs quantum dot VECSEL with fundamental mode emission at 1.5 µm (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-Noise-Limited Operation of Electrically-Pumped Quantum Wells-Based VECSEL Emitting at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference / Nature Inspires Creativity Engineers (N.I.C.E 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum dot-based semiconductor membrane external-cavity surface-emitting laser (MECSEL) emitting around 1.5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tatar-Mathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop (ESLW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling Measurement in Dual-Frequency Quantum Well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical imaging architecture for snapshot demodulation of optical signals at radio-frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW operation of a 1.55 µm VCSEL tunable over 20 nm integrating liquid crystals microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on VCSELs (VCSEL Day 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule élémentaire contrôlée optiquement pour intégration dans les antennes réseaux transmetteurs en bande X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-sideband hybrid opto-electronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Building blocks and concepts for THz remote sensing and communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot polarimetric contrast microscopy by circular polarization orthogonality breaking imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1545 nm Quantum Dot Vertical Cavity Surface Emitting Laser with low threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically-Controlled Unit-Cell for Transmitarrays at X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference (EuMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.714-717, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 µm VCSEL polarization controlled with quantum wells / quantum dashes hybrid active layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on VCSELs (VCSEL Day 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spin-controlled VCSELs at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d’imagerie tout-optique pour la démodulation plein champ instantanée en quadrature de signaux optiques haute-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based devices integrating liquid crystals microcells for a tunable laser emission or a wavelength selective photodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8819007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases and experimental validation of a novel VSPIN model: towards functional spin-controlled VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.105401S, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Framework for Predicting Polarization Behavior of Spin-Controlled VCSELs and its Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Nanoscale Devices and Systems 2018 (WINDS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal based tunable PIN-photodiodes for detection around 1.55-µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.107290H, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2322138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de faisceaux optiques cohérents avec contrôle dynamique précis et rapide du degré de polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée GDR ISIS Traitement des signaux polarimétriques en radar et optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated intensity noise dual-frequency laser using the buffer reservoir approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics, CLEO_Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of spin injection in a CW VECSEL at RT with a dynamic and accurate control of its polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics, CLEO_Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using optical feedback on integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.17314566, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization of the beat-note of monolithic DFB lasers for microwave signal generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2017 (IS-PALD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de brisure d'orthogonalité à travers une fibre multimode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigation of optically spin-injected VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97551E, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2218148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancelling resonant noise: Towards a new generation of low noise lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Long Beach, United States. pp.332-335, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2016.7791273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d’un laser Brillouin fibré non résonant pour la pompe : application à la génération de porteuse opto-RF ultra-pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical derivation of optimal operating frequencies for imaging through turbid media using intensity modulated light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Imaging by Orthogonality Breaking: From Single-mode to Few-mode Fiber Polarimetric Endoscopy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Brisure d’Orthogonalité », une technique hyper-fréquence pour l’imagerie polarimétrique optique : quels liens avec les approches RADAR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journée GDR ISIS Traitement de signaux polarimétriques en radar et optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances using a novel bonding process based on localized electroplating copper through Silicon vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on VCSELs (VCSEL Day 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Darmstadt, Jun 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of efficient spin injection in a CW VECSEL at RT and dynamic control of its polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finely tunable 1.55 µm emitting VeCSELs for embedded and compact optical and microwave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on VeCSELs (VeCSEL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IES - Institut d’Electronique et des Systèmes (Université de Montpellier), Nov 2015, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive polarimetric image representation for contrast enhancement of a polarized beacon embedded in fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLAGE NON LINÉAIRE PHASE-AMPLITUDE DANS LES RÉSONATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès société française d'optique,, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrique par brisure d’orthogonalité : un pas vers l’endoscopie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise correlation-based adaptive polarimetric image representation for contrast enhancement of a polarized beacon in fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430C (October 15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France. pp.96430C--96430C--7, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2195216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d’imagerie spectro-polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ledot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Optique Bretagne 2015 - Session pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrique d’échantillons dichroïques par brisure d’orthogonalité d’états de polarisation circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of light polarization using electron spin in half-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizer-free degree of polarization computational imaging from a single speckle image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.961302, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contrast enhancement in long distance snapshot polarimetric imaging through fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96130V, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot diattenuation imaging by circular polarization orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.961303, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-intensity-regulated solid state laser by two photon absorption : Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical nonlinearities in microwave photonic links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization Sensing by Orthogonality Breaking: a microwave-photonics approach for snapshot polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. pp.2967942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast enhancement in polarimetric imaging with correlated noise fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max ENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected opto-electronic devices with vertical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of noise in a dual-frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2038934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards real-time endoscopic depolarization sensing by orthogonally-polarized states mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarimetric Techniques &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization Imaging by Field Orthogonality Breaking: towards polarimetric endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise of the radio frequency beatnote generated by a dual frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics (MWP), 2013 International Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alexandria, United States. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2013.6724017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power and ultra-low noise VECSEL for high dynamic range and wideband microwave optical links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alexandria, United States. pp.278-281, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2013.6724075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Correlations in Dual Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Israeli symposium on Non-linear and Quantum Optics (FRISNO 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Ein Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization imaging by field orthogonality breaking for endoscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optical Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optique hyperfréquence au service de l'endoscopie et de la microscopie de dépolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-Ondes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization Sensing by Field Orthogonality Breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Er,Yb autorégulé en bruit d’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, COLOQ'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Spin-Injection enhancement in III-V Spin-LEDs: Towards control of light polarization using spin-injected Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected VECSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Vertical-External-Cavity Surface-Emitting Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de mesures de bruit de phase additif dédiées aux liaisons optiques-microondes kilométriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Microondes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la Polarisation Lumineuse d’un LASER par injection de porteurs polarisés en spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de dépolarisation par brisure d'orthogonalité: l'optique-hyperfréquence au service de l'endoscopie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR ONDES "Interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomène de verrouillage de phase observé dans le spectre de bruit d’intensité d’un VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light in semiconductor optical amplifier for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West, Advances in Slow and Fast Light IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a dual-frequency VECSEL free of relaxation oscillations for microwave photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2012, Burlingame, United States. pp.16-17, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2012.6358466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des nonlinéarités optiques sur les performances des liaisons optiques hyperfréquence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dépolarisation hétérodyne par brisure d'orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a dual-frequency VECSEL free of relaxation oscillations for microwave photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie computationnelle de degré de polarisation à une seule image de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VECSELs for microwave photonics in Radars : single-frequency, dual frequency and mode-locked low noise operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on VeCSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoscopic depolarization sensing by polarization orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de Stokes à l'échelle du grain de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure hétérodyne de dépolarisation par brisure d'orthogonalité: vers une imagerie endoscopique polarimétrique temps-réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot computational imaging of the degree of polarization under coherent illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High finesse external cavity VCSELs: from very low noise lasers to dual frequency lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Light in the noise spectrum of a VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Infocomm Technology (ICAIT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Optoelectronics for Radar, E.W and Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles architectures de lignes à retard par lumière lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière lente et rapide par oscillations cohérentes de population dans les amplificateurs optiques à semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Model of CPO effects in SOAs for microwave Photonics Link : signal, non-linearities, and intensity noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des mécanismes de lumière lente dans le spectre des lasers classe A faible bruit développés pour les liaisons optique-hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupamanjari Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Slow Light in the Noise Spectrum of a Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe and EQEC 2011 Conference Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CB9_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de Stokes à l'échelle du grain de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Electromagnétisme, Polarisation et Optique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Slow Light in the Noise Spectrum of a Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO:2011 - Laser Applications to Photonic Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.JThB65, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2011.JThB65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency unlimited optical delay lines based on slow and fast light in SOAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhao Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kresten Yvind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Slow and Fast Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SL.2011.SLTuA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of simultaneous oscillation of a two-frequency VECSEL by coupling constant measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trofimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Guwahati, India. pp.817315, </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.897790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes à très faible gigue temporelle à 800 nm pour l’échantillonnage de signaux RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Menager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear distortion and spurious-free dynamic range of a tunable delay line based on slow light in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Slow and Fast Light III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.76120S, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.840933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of optical filtering on nonlinearities in SOA-based slow and fast light microwave phase shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadi Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the best achievable contrast in scalar, Stokes and Mueller images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">API'09 - First NanoCharM Workshop on Advanced Polarimetric Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100504003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection in polarimetric images in the presence of additive noise and non-uniform illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-American Workshop on Information Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.012015, </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/206/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative architectures for RF phase shifters and optical delay lines based on slow and fast light in SOAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics (MWP), 2010 IEEE Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A semiconductor lasers for the transport and generation of optically carried RF analog signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Laser Conference (ISLC), 2010 22nd IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kyoto, Japan. pp.166-167, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2010.5642700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Semiconductor Lasers for the Transport and Generation of Optically Carried RF Analog Signals for Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière lente au service de l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem de Valicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of enhanced slow and fast light by forced coherent population oscillations in a SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem de Valicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Laser Conference (ISLC), 2010 22nd IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2010.5642729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lasers au bruit de grenaille pour l'optique cohérente : un combat presque gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot active polarimetric and multispectral laboratory demonstrator for land mine detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on optronics in defense and security (OPTRO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation bifrequence bipolarisation dans un laser semiconducteur de classe A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de l'influence de la contribution passive dans les imageurs actif de degré de polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles optimisés en gain, bruit et non linéarité d'une liaison opto-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rumelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing contrast in active polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Slow Light Effect in Semiconductor Amplifiers on the Dynamic Range of Microwave- Photonics Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Optics &amp; Photonics Congress : Slow and Fast Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Honolulu, United States. pp.SMB3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in multispectral and polarimetric imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Defense, Security and Sensing: Laser, Radar Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. pp.732310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et détection dans des images de degré de polarisation en présence d'illumination non uniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Non Conventionnelle GDR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du ralentissement de la lumière sur la dynamique des liaisons optiques micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and detection in degree of polarization images perturbed by detector noise and non uniform illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Defense, Security and Sensing: Automatic Target Recognition XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. pp.32, </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques au bruit de grenaille : fonctionnement monofréquence et bifréquence pour les liaisons optos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot active polarimetric and multispectral laboratory demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Radar Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. pp.732310, </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-photon interactions for very low noise RF optical links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Defense 2009, Photonic Components and Architectures in Defence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Raman amplification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Topical Meeting on Microwave Photonics (MWP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gold Coast, Australia. pp.322-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du degré de polarisation à partir d'une seule image d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous wave THz generation based on a dual-frequency laser and a LTG - InGaAs photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Czarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwaves Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.290-292, </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2006.346534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving target detection with active multispectral polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral polarimetric imaging with coherent illumination: toward higher image contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense and Security symposium Remote sensing VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Orlando, United States. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection enhancement of low contrast targets through active multispectral polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-narrow linewidth self-adaptive photonic oscillator: principle and realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic nibbling of laser linewidth using a Brillouin-assisted optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization remote sensing by orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent light source with fully controllable state and degree of polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP17165383.5. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical receiver for full-field optical quadrature demodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2016/001445. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for navigation assistance in a scattering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP14305269.4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'analyse par détermination d'un caractère dépolarisant ou dichroïque d'un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR11.55527. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'identification d'une scène à partir d'images polarisées multi longueurs d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20090227. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure hétérodyne de dépolarisation par brisure d'orthogonalité: vers une imagerie endoscopique polarimétrique temps-réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale: optique et imageries pour le diagnostic dans les sciences du vivant et en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre : 3 &amp;quot;L'information et la communication par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.67-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information et la communication par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bretenaker et Nicolas Treps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.67-88, 2010, 978-2-7598-0517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique et expérimentale des lasers solides Er3+ et Nd3+ : applications des lasers bi-fréquences aux télécommunications optiques et hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01850679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId782"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mehdi Alouini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mehdi-alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7943-5290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">154904058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Foton</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent characterization of an integrated ring resonator based on an acousto-optic frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards compact low noise semiconductor lasers driven by intracavity nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du PEPR Electronique 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and referencing of the SNPO onto a ULE cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation OEO for Optical Pulses and Frequency combs generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composants pour les télécommunications - Projet ciblé OROR: Opto-RF pour la cOnvergence électRonique photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancement et première journée scientifique annuelle du PEPR Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composants pour les télécommunications. Projet ciblé OROR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifqiues du PEPR Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Électronique à modulation directe de faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power InAs quantum dot VECSEL emitting at 1.5 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics Days 2019 (OPD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an &amp;quot;orthogonality breaking&amp;quot; polarimetric confocal microscope to study intracellular architecture dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Quantitative Bioimaging Conference (QBI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic oscillator based on hybrid feedback loop for single-side band operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural & Spectroscopic Study of InAs/InP Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è Journées Nano, Micro et Optoélectronique (JNMO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Agay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2017 (CSW 2017) - 29th International Conference on Indium Phosphide and Related Materials (IPRM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a Quantum Dot Vertical External-Cavity Surface-Emitting Laser: Towards THz Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37è Journées Nationales d'Optique Guidée (JNOG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers faible bruit à état solide : utilisation d’absorption par SHG comme Buffer Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence autorégulé en bruit d’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances with a new bonding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è Journées Nano, Micro et Optoélectronique (JNMO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Issambres, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie rapide de contraste polarimétrique en une seule mesure par brisure d’orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers développements en imagerie par brisure d'orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive polarimetric image representation for detection of polarized beacon of light embedded in fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de la réponse temporelle de la dispersion chromatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015, Journées nationales de l'optique guidée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes et caractérisations de V(E)CSELs émettant à 1.55 µm sur InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans un laser solide par génération de seconde harmonique intra-cavité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des distorsions électriques induites par les nonlinéarités optiques dans les liaisons optohyperfréquences kilométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrique à longue distance à travers le brouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démodulation optique harmonique non-résonante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances optimales d'estimation en imagerie polarimétrique en présence de fluctuations de bruit corrélées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement and optimization protocol of an additive phase noise measurement bench dedicated to long-haul microwave analog optical links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alexandria, United States. pp.202-205, 2013, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2013.6724055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et modélisation d’un laser Er,Yb autorégulé en bruit d’intensité par absorption à deux photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Phase Noise of a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d’un banc de mesure de bruit de phase additif dédié aux liaisons optiques-hyperfréquence de longueurs kilométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Correlations in Dual Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.MPo.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des effets de lumière lente dans le spectre de bruit d’un laser semiconducteur de classe A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Expérimentale de l'Excès de Bruit dans un Laser à Semi-conducteur de Classe A à Cavité Etendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO-JSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique intégrant une cavité ULE asservie par « tilt-locking »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS Toulouse (Laboratoire d'Analyse et d'Architecture des Systèmes), Société Française d'Optique, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du couplage de mode dans un spin-VECSEL pour le basculement de polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la constante de couplage de Lamb dans un spin-VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of the nonlinear coupling between circular eigenstates in a spin-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chalcogenide-based platform with very high light-sound interaction for the next generation of photonic integrated circuits (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ghandaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupama Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gutwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Optics: Design, Devices, Systems, and Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3057945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Pulse and Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequency Combs France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de spin par pompage optique pour le contrôle des états de polarisation d'un VECSEL à température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Rouen 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Packaging of Erbium-Doped Alumina Waveguide Amplifier on a Silicon Nitride Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawson B. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mwp62612.2024.10736307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shorted Stacked Patch Array for Photonic Beam Steering at mm-Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charikleia Tzimoragka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Modulation Optoelectronic Oscillator for Optical Frequency Comb and Pulse Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10231990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Phase Modulations for Sub-THz Wireless Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charikleia Tzimoragka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 XXXVth General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ursigass57860.2023.10265666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated metasurface array for photonic beam steering at W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’antennes à photo-mélange pour commutation photonique de faisceau en ondes millimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarro Jose Pascual-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsin Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.815-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-Backed Broadband Microstrip Antenna Array for Photonic Beam Steering at W Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Antennas and Propagation (EuCAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Crystal based Tunable Photonic Devices for Emission or Detection around 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Meet &amp; Expo on Laser, Optics and Photonics (OPTICSMEET 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1550 nm InAs QD on InP for VECSEL and MECSEL applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoy-My Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semicondcutor Week 2021 (CSW 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Desapogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulami Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2021 - Photonique &amp; Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dot membrane external-cavity surface-emitting laser (MECSEL) at 1.5µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoy-My Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tatar-Mathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrie active et sélective dans le proche infrarouge par brisure d’orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule élémentaire contrôlable optiquement pour réseau-transmetteurs en bande X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux Opto-RF très bas bruit de phase et instabilités dynamiques d’un OEO à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise microwave generation from a direct-modulation optoelectronic oscillator (DM-OEO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2021 (CLEO-Europe/EQEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference (ISLC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Postdam, Germany. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality Breaking polarimetric microscopy of mitotic chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Desapogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulami Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une demodulation en quadrature d’images plein champ à haute-fréquence par approche tout-optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement Classe A faible bruit d'un laser VECSEL injecté électriquement et émettant à 1,5 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement Classe A faible bruit d'un laser VECSEL injecté électriquement et émettant à 1,5 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field all-optical snapshot technique for QUADrature (FAST-QUAD) demodulation of optical signals at radio-frequencies: principle and experimental proof-of-concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrie active et sélective par brisure d’orthogonalité dans le proche infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è Journées Imagerie Optique Non-Conventionnelle (JIONC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23.5 nm wavelength tuning of a 1550 nm VCSEL in CW operation based on the liquid crystal micro-cells technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop (ESLW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Eindhoven (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through investigation of mode-coupling in VECSELs: towards robust dual-frequency operation of a single-axis laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - LASE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power InAs quantum dot VECSEL with fundamental mode emission at 1.5 µm (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-Noise-Limited Operation of Electrically-Pumped Quantum Wells-Based VECSEL Emitting at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Batte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference / Nature Inspires Creativity Engineers (N.I.C.E 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantum dot-based semiconductor membrane external-cavity surface-emitting laser (MECSEL) emitting around 1.5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tatar-Mathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop (ESLW 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared active and selective polarization imaging by orthogonalitybreaking: calibration of the acquisition chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe Digital Forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. pp.11351-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule élémentaire contrôlée optiquement pour intégration dans les antennes réseaux transmetteurs en bande X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical imaging architecture for snapshot demodulation of optical signals at radio-frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin assisted optoelectronic self-narrowing of laser linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. cj_p_64, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW operation of a 1.55 µm VCSEL tunable over 20 nm integrating liquid crystals microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on VCSELs (VCSEL Day 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-sideband hybrid opto-electronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8871553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Building blocks and concepts for THz remote sensing and communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot polarimetric contrast microscopy by circular polarization orthogonality breaking imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1545 nm Quantum Dot Vertical Cavity Surface Emitting Laser with low threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optically-Controlled Unit-Cell for Transmitarrays at X-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Microwave Conference (EuMC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.714-717, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 µm VCSEL polarization controlled with quantum wells / quantum dashes hybrid active layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Chaccour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on VCSELs (VCSEL Day 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards spin-controlled VCSELs at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la largeur de raie laser au moyen d'une boucle optoélectronique assistée par effet Brillouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d’imagerie tout-optique pour la démodulation plein champ instantanée en quadrature de signaux optiques haute-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées imagerie optique non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based devices integrating liquid crystals microcells for a tunable laser emission or a wavelength selective photodetection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8819007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode operation with no mode-hops of a 110m long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA (ISBN: 978-1-7281-0469-0), Jun 2019, Munich, Germany. cj_p_62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Hole Burning Spectroscopy on Quantum Dashes and Quantum Dots for Dual-Frequency Laser Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling Measurement in Dual-Frequency Quantum Well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases and experimental validation of a novel VSPIN model: towards functional spin-controlled VCSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.105401S, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal based tunable PIN-photodiodes for detection around 1.55-µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics - Nanoscience+Engineering 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.107290H, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2322138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Framework for Predicting Polarization Behavior of Spin-Controlled VCSELs and its Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Innovative Nanoscale Devices and Systems 2018 (WINDS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.5 µm Quantum Dots Spectral Hole Burning experiments for dual frequency laser engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de faisceaux optiques cohérents avec contrôle dynamique précis et rapide du degré de polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée GDR ISIS Traitement des signaux polarimétriques en radar et optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-regulated intensity noise dual-frequency laser using the buffer reservoir approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics, CLEO_Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of spin injection in a CW VECSEL at RT with a dynamic and accurate control of its polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics, CLEO_Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using optical feedback on integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.17314566, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization of the beat-note of monolithic DFB lasers for microwave signal generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2017 (IS-PALD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental investigation of optically spin-injected VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97551E, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2218148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancelling resonant noise: Towards a new generation of low noise lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Long Beach, United States. pp.332-335, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2016.7791273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d’un laser Brillouin fibré non résonant pour la pompe : application à la génération de porteuse opto-RF ultra-pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Bordeaux 2016 - 36è Journées Nationales d'Optique Guidée (JNOG'36)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Brisure d’Orthogonalité », une technique hyper-fréquence pour l’imagerie polarimétrique optique : quels liens avec les approches RADAR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e Journée GDR ISIS Traitement de signaux polarimétriques en radar et optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical derivation of optimal operating frequencies for imaging through turbid media using intensity modulated light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric Imaging by Orthogonality Breaking: From Single-mode to Few-mode Fiber Polarimetric Endoscopy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL performances using a novel bonding process based on localized electroplating copper through Silicon vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on VCSELs (VCSEL Day 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Darmstadt, Jun 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of efficient spin injection in a CW VECSEL at RT and dynamic control of its polarization state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de brisure d'orthogonalité à travers une fibre multimode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finely tunable 1.55 µm emitting VeCSELs for embedded and compact optical and microwave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop on VeCSELs (VeCSEL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IES - Institut d’Electronique et des Systèmes (Université de Montpellier), Nov 2015, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COUPLAGE NON LINÉAIRE PHASE-AMPLITUDE DANS LES RÉSONATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, congrès société française d'optique,, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive polarimetric image representation for contrast enhancement of a polarized beacon embedded in fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrique par brisure d’orthogonalité : un pas vers l’endoscopie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise correlation-based adaptive polarimetric image representation for contrast enhancement of a polarized beacon in fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXI, 96430C (October 15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France. pp.96430C--96430C--7, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2195216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d’imagerie spectro-polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ledot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Optique Bretagne 2015 - Session pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie polarimétrique d’échantillons dichroïques par brisure d’orthogonalité d’états de polarisation circulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of light polarization using electron spin in half-VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarizer-free degree of polarization computational imaging from a single speckle image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.961302, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal contrast enhancement in long distance snapshot polarimetric imaging through fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.96130V, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot diattenuation imaging by circular polarization orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications, Polarization Science and Remote Sensing VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.961303, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2188569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization Sensing by Orthogonality Breaking: a microwave-photonics approach for snapshot polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. pp.2967942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical nonlinearities in microwave photonic links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-intensity-regulated solid state laser by two photon absorption : Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast enhancement in polarimetric imaging with correlated noise fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max ENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected opto-electronic devices with vertical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards real-time endoscopic depolarization sensing by orthogonally-polarized states mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarimetric Techniques &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of noise in a dual-frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2038934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization imaging by field orthogonality breaking for endoscopy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optical Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Murten, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optique hyperfréquence au service de l'endoscopie et de la microscopie de dépolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-Ondes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Correlations in Dual Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Israeli symposium on Non-linear and Quantum Optics (FRISNO 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Ein Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization Sensing by Field Orthogonality Breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Er,Yb autorégulé en bruit d’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, COLOQ'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Spin-Injection enhancement in III-V Spin-LEDs: Towards control of light polarization using spin-injected Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Conference on Magnetism and Magnetic Materials (MMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using spin-injected VECSELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Vertical-External-Cavity Surface-Emitting Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de mesures de bruit de phase additif dédiées aux liaisons optiques-microondes kilométriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Microondes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la Polarisation Lumineuse d’un LASER par injection de porteurs polarisés en spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de dépolarisation par brisure d'orthogonalité: l'optique-hyperfréquence au service de l'endoscopie polarimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR ONDES "Interférences d'ondes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization Imaging by Field Orthogonality Breaking: towards polarimetric endoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power and ultra-low noise VECSEL for high dynamic range and wideband microwave optical links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alexandria, United States. pp.278-281, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2013.6724075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise of the radio frequency beatnote generated by a dual frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics (MWP), 2013 International Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Alexandria, United States. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2013.6724017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des nonlinéarités optiques sur les performances des liaisons optiques hyperfréquence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a dual-frequency VECSEL free of relaxation oscillations for microwave photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2012, Burlingame, United States. pp.16-17, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPCon.2012.6358466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de dépolarisation hétérodyne par brisure d'orthogonalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light in semiconductor optical amplifier for microwave applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West, Advances in Slow and Fast Light IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a dual-frequency VECSEL free of relaxation oscillations for microwave photonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie computationnelle de degré de polarisation à une seule image de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VECSELs for microwave photonics in Radars : single-frequency, dual frequency and mode-locked low noise operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Workshop on VeCSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoscopic depolarization sensing by polarization orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de Stokes à l'échelle du grain de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure hétérodyne de dépolarisation par brisure d'orthogonalité: vers une imagerie endoscopique polarimétrique temps-réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTDIAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot computational imaging of the degree of polarization under coherent illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rochester (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomène de verrouillage de phase observé dans le spectre de bruit d’intensité d’un VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Slow Light in the Noise Spectrum of a Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe and EQEC 2011 Conference Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. pp.CB9_4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière lente et rapide par oscillations cohérentes de population dans les amplificateurs optiques à semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des mécanismes de lumière lente dans le spectre des lasers classe A faible bruit développés pour les liaisons optique-hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ei Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishwa Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupamanjari Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Model of CPO effects in SOAs for microwave Photonics Link : signal, non-linearities, and intensity noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor and Integrated OptoElectronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de Stokes à l'échelle du grain de speckle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Electromagnétisme, Polarisation et Optique Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of Slow Light in the Noise Spectrum of a Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO:2011 - Laser Applications to Photonic Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.JThB65, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2011.JThB65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency unlimited optical delay lines based on slow and fast light in SOAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minhao Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kresten Yvind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Slow and Fast Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SL.2011.SLTuA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of simultaneous oscillation of a two-frequency VECSEL by coupling constant measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trofimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Guwahati, India. pp.817315, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.897790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à verrouillage de modes à très faible gigue temporelle à 800 nm pour l’échantillonnage de signaux RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Menager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Formont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends in Optoelectronics for Radar, E.W and Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Light in the noise spectrum of a VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Infocomm Technology (ICAIT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High finesse external cavity VCSELs: from very low noise lasers to dual frequency lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Singapour, Singapore. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.876189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles architectures de lignes à retard par lumière lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the best achievable contrast in scalar, Stokes and Mueller images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">API'09 - First NanoCharM Workshop on Advanced Polarimetric Instrumentation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palaiseau, France. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100504003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of optical filtering on nonlinearities in SOA-based slow and fast light microwave phase shifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadi Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection in polarimetric images in the presence of additive noise and non-uniform illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Euro-American Workshop on Information Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.012015, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/206/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative architectures for RF phase shifters and optical delay lines based on slow and fast light in SOAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics (MWP), 2010 IEEE Topical Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montreal, France. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A semiconductor lasers for the transport and generation of optically carried RF analog signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Laser Conference (ISLC), 2010 22nd IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kyoto, Japan. pp.166-167, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2010.5642700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Semiconductor Lasers for the Transport and Generation of Optically Carried RF Analog Signals for Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière lente au service de l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem de Valicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of enhanced slow and fast light by forced coherent population oscillations in a SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem de Valicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Laser Conference (ISLC), 2010 22nd IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2010.5642729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot active polarimetric and multispectral laboratory demonstrator for land mine detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on optronics in defense and security (OPTRO 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lasers au bruit de grenaille pour l'optique cohérente : un combat presque gagné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear distortion and spurious-free dynamic range of a tunable delay line based on slow light in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Slow and Fast Light III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.76120S, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.840933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles optimisés en gain, bruit et non linéarité d'une liaison opto-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bilabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rumelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Marceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimisation de l'influence de la contribution passive dans les imageurs actif de degré de polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillation bifrequence bipolarisation dans un laser semiconducteur de classe A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing contrast in active polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EOS Topical Meeting on Advanced Imaging Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in multispectral and polarimetric imaging systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Defense, Security and Sensing: Laser, Radar Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. pp.732310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Slow Light Effect in Semiconductor Amplifiers on the Dynamic Range of Microwave- Photonics Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Optics &amp; Photonics Congress : Slow and Fast Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Honolulu, United States. pp.SMB3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation et détection dans des images de degré de polarisation en présence d'illumination non uniforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Non Conventionnelle GDR ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and detection in degree of polarization images perturbed by detector noise and non uniform illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Defense, Security and Sensing: Automatic Target Recognition XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. pp.32, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du ralentissement de la lumière sur la dynamique des liaisons optiques micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques au bruit de grenaille : fonctionnement monofréquence et bifréquence pour les liaisons optos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snapshot active polarimetric and multispectral laboratory demonstrator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Radar Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orlando, United States. pp.732310, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon-photon interactions for very low noise RF optical links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Defense 2009, Photonic Components and Architectures in Defence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Raman amplification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Topical Meeting on Microwave Photonics (MWP2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Gold Coast, Australia. pp.322-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du degré de polarisation à partir d'une seule image d'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'imagerie optique non conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous wave THz generation based on a dual-frequency laser and a LTG - InGaAs photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Czarny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Marcadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwaves Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.290-292, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2006.346534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00247427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving target detection with active multispectral polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral polarimetric imaging with coherent illumination: toward higher image contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense and Security symposium Remote sensing VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Orlando, United States. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection enhancement of low contrast targets through active multispectral polarimetric imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Réfrégier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Combining a High-Finesse Cavity and Tilt-Locking Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (6), pp.321 - 324. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lpt.2025.3544428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of co-sputtered amorphous Ge–Bi–Se films for nonlinear infrared photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupama Viswanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ghandaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gutwirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Halenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Hammouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (7), pp.1567-1579. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaom.5c00165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-linewidth-narrowing photonic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), pp.1021-1033. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.534463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Brillouin-assisted self-narrowed photonic oscillator including an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Lightwave Technology, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2024.3358174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrections to ''Continuous Phase Modulation Proposal for Photonics-Wireless Sub-THz Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Desombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Farès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Louët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Taillieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.176880-176883. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2024.3502932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-modulation optoelectronic oscillator for optical pulse and frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (9), pp.1921. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.529629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of mode coupling in a spin-VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (24), pp.6964-6967. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.543717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin injection enhancement in CW VECSEL at room temperature using push-pull optical pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3010-3013. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.522095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie dans le brouillard à longue distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.42-46. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202111142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Direct-Modulation Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (24), pp.7788-7793. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jlt.2021.3111703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging through fog using quadrature lock-in discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashank Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bapan Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meena M S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Continuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.1649-1657. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/osac.425499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dot membrane external-cavity surface-emitting laser at 1.5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Tatar-Mathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0053961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low threshold 1550 nm emitting QD optically pumped VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brevalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.3044457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically pumped shot-noise limited class A VECSEL at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Kerchaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Caliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2465-2468. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.412746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-free microscopy of mitotic chromosomes using the polarization orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Desapogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulami Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.5290-5304. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.426630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An all-optical technique enables instantaneous single-shot demodulation of images at high frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agaisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-14142-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459963v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Lamb mode-coupling constant of quantum well semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (15), pp.21407-21419. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.395790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CW Operation of a Tunable 1550-nm VCSEL Integrating Liquid-Crystal Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (7), pp.391-394. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2975076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality-breaking polarimetric sensing modalities for selective polarization imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Staes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (6), pp.1423-1426. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.387651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Power 760 nm VECSEL Based on Quantum Dot Gain Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (4), pp.2400404. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2020.2986770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of the spectral dependence of Lamb coupling constant in a dual frequency quantum well-based VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (15), pp.21083-21091. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.021083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InAs/InP quantum dot VECSEL emitting at 1.5 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostiantyn Nechay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Mereuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Brévalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (17), pp.171105. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5125632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin Assisted Optoelectronic Self-Narrowing of Laser Linewidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (12), pp.975-978. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2019.2912874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave signal switching on a silicon photonic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Hsi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshaiahu Fainman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.11166. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47683-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamb mode-coupling constant in quantum-dot semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (15), pp.155306. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSPIN: a new model relying on the vectorial description of the laser field for predicting the polarization dynamics of spin-injected V(e)CSELs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.6739-6757. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.26.006739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid opto-electronic oscillator for single-sideband microwave photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (11), pp.706-708. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2018.0867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of dual-frequency solid-state lasers including a buffer reservoir for noise cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (7), pp.8805-8820. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.008805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystal-based tunable photodetector operating in the telecom C-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benattou Sadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Boisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (20), pp.25952-25961. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.025952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity noise cancellation in solid-state laser at 1.5 μm using SHG depletion as a buffer reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (7), pp.1524-1529. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.001524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (8), pp.1383-1383. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.34.001383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of VCSEL Performances Using Localized Copper Bonding Through Silicon Vias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (13), pp.1105 - 1108. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2017.2703599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a coherent light beam with precise and fast dynamic control of the state and degree of polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.2898-2901. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.002898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of the residual linear anisotropy of phase in a vertical-external-cavity-surface-emitting laser for spin injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.651. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time imaging through strongly scattering media: seeing through turbid media, instantly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriram Sudarsanam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.25033. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep25033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Optoelectronic Oscillator based on an integrated heterodyne source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peppino Primiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Ieee International Topical Meeting On Microwave Photonics (mwp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.251--254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality breaking through few-mode optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2508-2520. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonality-breaking sensing model based on the instantaneous Stokes vector and the Mueller calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.434-446. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.33.000434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-phase and antiphase self-intensity regulated dual-frequency laser using two-photon absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.2326--2329. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of residual excess noise in class-A lasers using two-photon absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.4237--4240. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.004237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical optimal modulation frequencies for scattering parameter estimation and ballistic photon filtering in diffusing media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (14), pp.16066-16083. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.016066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-hopping suppression in long Brillouin fiber laser with non-resonant pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.2362--2365. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of the residual birefringence in VECSEL: Towards understanding of the polarization behavior under spin-polarized pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (8), pp.9573-9588. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.009573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive polarimetric image representation for contrast optimization of a polarized beacon through fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.065703. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/17/6/065703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Jones matrix method for homogeneous biaxial samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (16), pp.20428-20438. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.020428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full characterization of dichroic samples from a single measurement by circular polarization orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1270-1273. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic cross-injection locking of a dual-wavelength photonic integrated circuit for low-phase-noise millimeter-wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (15), pp.3655. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.003655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise reduction in solid-state lasers using a SHG-based buffer reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (7), pp.1149. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.001149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity- and phase-noise correlations in a dual-frequency vertical-external-cavity surface-emitting laser operating at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.053828. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.91.053828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric contrast microscopy by orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (12), pp.122001. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/16/12/122001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A dual-frequency VECSEL at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (19), pp.5586. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow Noise and High-Power VECSEL for High Dynamic Range and Broadband RF/Optical Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3489. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2326956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-range polarimetric imaging through fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (18), pp.3854-3865. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.003854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal estimation in polarimetric imaging in the presence of correlated noise fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.4920-4931. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.004920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise of the Radio Frequency (RF) Beatnote Generated by a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihsan Fsaifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.1307-1316. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2303825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity noise correlations in a two-frequency VECSEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.2538-50. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.002538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence and theoretical modeling of two-photon absorption dynamics in the reduction of intensity noise of solid-state Er:Yb lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8773-8780. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light polarization using optically spin-injected vertical external cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Frougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (25), pp.252402. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4850676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational polarization imaging from a single speckle image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.386-388. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.000386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the delayed threshold phenomenon in a Class-A VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (1), pp.10501. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012120070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization remote sensing by orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (4), pp.043901. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.043901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric imaging beyond the speckle grain scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (30), pp.7345-7356. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.007345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time delay generation at high frequency using SOA based slow and fast light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (22), pp.21180-21188. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.021180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of noise phase locking in a single-frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (18), pp.17250-17259. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Slow Light in the Noise Spectrum of a Vertical External Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.223902. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.105.223902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Jitter Reduction of a Mode-Locked VECSEL Using an Optically Triggered SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghiad Khadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (19), pp.1434 - 1436. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2058796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermodulation distortion in microwave phase shifters based on slow and fast light propagation in semiconductor optical amplifiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seán O. Dúill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (16), pp.2762-4. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic saturation in semiconductor optical amplifiers: accurate model, role of carrier density, and slow light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.685. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.000685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the coupling constant in a two-frequency VECSEL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trofimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.-X. Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (5), pp.5008-14. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.005008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of enhanced slow and fast light by forced coherent population oscillations in a semiconductor optical amplifier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem de Valicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (14), pp.2457-9. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of microwave optical links and proof of noise figure lower than electrical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chtioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rumelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078710000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target detection in active polarization images perturbed with additive noise and illumination nonuniformity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (7), pp.1678-86. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.26.001678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared active polarimetric and multispectral laboratory demonstrator for target detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (8), pp.1610. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.001610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Spurious-Free Dynamic Range of a Tunable Delay Line based on Slow Light in SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.20584-20597. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.020584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental validation of a snapshot polarization contrast imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (30), pp.5764-5773. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.48.005764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the polarization degree of polarimetric images in coherent illumination using maximum likelihood methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1348-1359. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.26.001348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the class-B to class-A transition in the dynamical behavior of a semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (4), pp.44005. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/87/44005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow light using semiconductor optical amplifiers: Model and noise characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourderionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (10), pp.991-999. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.CRHY.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a tunable dual-frequency semiconductor laser free of relaxation oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (21), pp.3421. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.003421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation precision of degree of polarization in the presence of signal-dependent and additive Poisson noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.08002. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2008.08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active spectro-polarimetric imaging: signature modeling, imaging demonstrator and target detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaic Le Hors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hartemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (2), pp.129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of the influence of passive-light contribution in active imaging of the degree of polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (20), pp.2335-2337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degree of polarization estimation in the presence of nonuniform illumination and additive Gaussian noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (4), pp.919-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shot-noise limited operation of a monomode high cavity Q semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (6), pp.650-652. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.32.000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some practical issues in anomaly detection and exploitation of regions of interest in hyperspectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Baarstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaspersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45-21, pp.5223-5236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Gain Saturation Dynamics in Semiconductor Optical Amplifiers on the characteristics of an Analog Optical Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Boula-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakita Vodjdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.23 (Issue 8), pp.2420- 2426. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2005.850792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-narrow linewidth self-adaptive photonic oscillator: principle and realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic nibbling of laser linewidth using a Brillouin-assisted optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Szriftgiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization remote sensing by orthogonality breaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent light source with fully controllable state and degree of polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP17165383.5. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical receiver for full-field optical quadrature demodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swapnesh Panigrahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2016/001445. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for navigation assistance in a scattering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hema Ramachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP14305269.4. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé d'analyse par détermination d'un caractère dépolarisant ou dichroïque d'un objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR11.55527. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'identification d'une scène à partir d'images polarisées multi longueurs d'onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goudail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20090227. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure hétérodyne de dépolarisation par brisure d'orthogonalité: vers une imagerie endoscopique polarimétrique temps-réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophotonique générale: optique et imageries pour le diagnostic dans les sciences du vivant et en médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information et la communication par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bretenaker et Nicolas Treps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.67-88, 2010, 978-2-7598-0517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre : 3 &amp;quot;L'information et la communication par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.67-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique et expérimentale des lasers solides Er3+ et Nd3+ : applications des lasers bi-fréquences aux télécommunications optiques et hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01850679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId785"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86612FC3"/>
+    <w:nsid w:val="B769E066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-alouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7943-5290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154904058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Nechay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mereuta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutertre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245753v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267194v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim B&#246;rner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142593v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2013.6724055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.59" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Pal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.MPo.24" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Miranda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ei Amili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miranda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dolfi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2025.3544428" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05154548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desombre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Taillieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3502932" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.529629" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226853v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.543717" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie George" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522095" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Desapogu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Ray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Ramachandran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111142" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Debnath" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena M S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Dhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.425499" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362761v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Phung" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tatar-Mathes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0053961" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevalle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3044457" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Kerchaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Caliman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.412746" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459963v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14142-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876673v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisnard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2975076" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876675v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2020.2986770" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125632" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021083" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381369v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yi Fang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Hsi Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshaiahu Fainman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47683-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996541v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.006739" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155306" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0867" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008805" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.025952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786640v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001524" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000651" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582538v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2703599" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301975v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sudarsanam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25033" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Primiani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamponi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chtioui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ba&#239;li" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004237" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343404v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002326" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353954v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065703" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.009573" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003655" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142133v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001149" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053828" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142132v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005586" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142119v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2326956" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954699v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004920" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142118v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2303825" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142108v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850676" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814154v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amili" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002538" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008773" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661126v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gredat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120070" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667320v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000386" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732631v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.043901" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007345" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068759v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourderionnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.021180" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068762v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosh" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017250" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783998v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000723" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658842v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beaudoin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.223902" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914865v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2058796" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914920v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n O. D&#250;ill" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002762" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914909v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002457" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659284v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000685" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659252v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trofimoff" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664855v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.020584" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665115v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grisard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.001610" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665140v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001678" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665029v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malherbe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44005" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664889v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005764" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664775v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRHY.2009.10.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1DSPH5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003421" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746712v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746753v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Le Hors" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hartemann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00745274v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327458v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000650" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103407v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baarstad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loke" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaspersen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080282v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Boula-Picard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakita Vodjdani" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2005.850792" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226887v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226891v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226889v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011356v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226884v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816913v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cadiou" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson B. Bonneville" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp62612.2024.10736307" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564559v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzimoragka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501424" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264936v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10231990" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265021v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass57860.2023.10265666" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223033v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133650" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771389v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769419" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700274v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarro Jose Pascual-Gracia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Ali" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batt&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386462v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413020v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoy-My Phung" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413152v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367423v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195075v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542252" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413099v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615666" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284345v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294136v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cane" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367328v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367421v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386466v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060079v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879508v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019841v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890629v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548436" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386475v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060098v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahle" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290594v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879529v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290358v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02138325v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Can&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474747v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871553" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989152v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874248" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290603v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442760v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910955" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290413v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chaccour" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019796v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367325v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290527v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8819007" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904522v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289694" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019745v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879173v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2322138" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695486v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Amili" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695485v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561743v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086956" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708260v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372795v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218148" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484635v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Amili" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2016.7791273" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301971v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328020v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481020v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245789v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131628v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230951v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Basset" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Na" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275557v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195216" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181370v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ledot" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142883v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184300v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188599" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184299v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188590" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142517v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142522v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956924v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01065627v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142159v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barate" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142489v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038934" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025270v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903559v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142536v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2013.6724017" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142545v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2013.6724075" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142570v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903555v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903549v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906048v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044991v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142580v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142588v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905759v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marceaux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142555v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142858v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142177v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142607v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2012.6358466" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917820v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732748v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142860v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732745v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732750v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732747v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732749v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732751v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142181v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876189" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142393v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142412v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142902v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142895v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142941v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bretenaker" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142919v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupamanjari Ghosh" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044926v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704426v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044918v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JThB65" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142943v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SL.2011.SLTuA2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142946v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.897790" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142923v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Menager" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661590v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840933" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142959v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664152" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00749875v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100504003" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00808455v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/206/1/012015" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142952v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664183" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142421v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2010.5642700" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142377v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664234" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142432v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142427v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2010.5642729" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142448v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00751711v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670084v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670105v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669988v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bilabert" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669931v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669879v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670269v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670038v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670127v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670275v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820050" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669957v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00749706v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820052" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669523v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495998v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247427v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2006.346534" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080876v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grisard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079959v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lallier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079946v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732629v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953022v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953019v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025276v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00752766v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075382v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661436v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915947v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01850679v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-alouini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7943-5290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154904058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jarry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Virot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Nechay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mereuta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutertre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Parantho&#235;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnesh Panigrahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267194v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim B&#246;rner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2013.6724055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.59" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwa Pal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.MPo.24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-X. Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ei Amili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miranda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dolfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Artur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Mignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534606v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghandaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Viswanathan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Hammouti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Deniel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3057945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816913v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cadiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson B. Bonneville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mwp62612.2024.10736307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564559v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charikleia Tzimoragka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501424" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10231990" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desombre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Taillieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ursigass57860.2023.10265666" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133650" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarro Jose Pascual-Gracia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Ali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batt&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771389v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769419" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413152v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boisnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benattou Sadani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoy-My Phung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Kerchaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Desapogu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Marchand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Ray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Tatar-Mathes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542252" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Staes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294136v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615666" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367421v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agaisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Ramachandran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Caliman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879508v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060079v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brevalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890629v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548436" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Phung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02138325v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Can&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Szriftgiser" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872638" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474747v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8871553" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874248" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290603v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442760v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910955" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290413v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chaccour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367325v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8819007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bacquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Molin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904522v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289694" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879173v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2322138" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Audo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Amili" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01695485v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ba&#239;li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. George" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Primiani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086956" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372795v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218148" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484635v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Amili" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2016.7791273" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507943v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301971v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328020v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481020v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie George" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292806v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245789v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230951v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Basset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Na" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275557v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2195216" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ledot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131629v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142883v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184300v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188599" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184299v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188590" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184298v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188569" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142522v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142517v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01065627v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142159v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Barate" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025270v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142489v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2038934" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903555v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903549v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142570v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pillet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906048v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044991v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142580v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142588v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905759v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marceaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142555v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880023v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142545v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morvan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2013.6724075" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142536v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2013.6724017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142607v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPCon.2012.6358466" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732748v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142860v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732745v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142170v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morvan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732750v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732749v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732751v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142858v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghosh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044926v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142895v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142919v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupamanjari Ghosh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142941v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bretenaker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704426v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044918v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JThB65" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Pu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresten Yvind" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SL.2011.SLTuA2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142946v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trofimoff" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.897790" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Menager" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142412v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142393v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142181v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.876189" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142902v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00749875v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100504003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142959v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Eisenstein" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664152" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00808455v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/206/1/012015" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142952v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664183" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142421v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2010.5642700" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142377v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664234" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142432v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142427v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2010.5642729" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00751711v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grisard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142448v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661590v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840933" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bilabert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rumelhard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chtioui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670105v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670084v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669931v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670269v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669879v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670038v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670275v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820050" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670127v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669957v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00749706v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820052" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669523v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merlet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495998v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247427v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Czarny" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Marcadet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doualan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2006.346534" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080876v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grisard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079959v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lallier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079946v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976326v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lpt.2025.3544428" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156881v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Halenkovic" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.5c00165" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984630v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.534463" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430967v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2024.3358174" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05154548v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Far&#232;s" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3502932" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686127v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.529629" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226853v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.543717" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651470v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522095" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525509v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111142" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487897v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2021.3111703" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224905v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Kumar" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bapan Debnath" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena M S" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Dhar" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/osac.425499" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362761v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0053961" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101472v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.3044457" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362767v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.412746" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335552v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.426630" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459963v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-14142-w" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893111v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vallet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.395790" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876673v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2975076" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879088v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.387651" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876675v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2020.2986770" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290437v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.021083" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338850v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125632" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383051v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2912874" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381369v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Yi Fang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Hsi Lin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshaiahu Fainman" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47683-7" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975604v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155306" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996541v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.26.006739" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970482v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0867" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786645v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.008805" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879162v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.025952" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786640v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.001524" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463879v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.001383" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582538v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2703599" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673516v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002898" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484631v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000651" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301975v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Sudarsanam" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mathew" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25033" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481023v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamponi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290727v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002508" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290725v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.000434" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343404v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002326" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380705v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004237" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353954v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.016066" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343401v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002362" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142137v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.009573" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164541v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/6/065703" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181354v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.020428" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131627v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001270" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904707v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.003655" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142133v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001149" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168330v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.053828" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080929v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/16/12/122001" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142132v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005586" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142119v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2326956" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025267v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003854" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954699v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004920" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142118v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2303825" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814154v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amili" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002538" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790606v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008773" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142108v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850676" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667320v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000386" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661126v2" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gredat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012120070" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732631v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.043901" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761108v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007345" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068759v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourderionnet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.021180" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068762v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017250" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658842v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beaudoin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.105.223902" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914865v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2058796" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914920v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n O. D&#250;ill" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002762" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659284v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.000685" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659252v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005008" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914909v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002457" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783998v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078710000723" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665140v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001678" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665115v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.001610" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664855v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.020584" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664889v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.005764" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665029v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malherbe" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44005" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664775v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRHY.2009.10.005" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1DSPH5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664805v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.003421" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746669v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08002" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746753v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Le Hors" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hartemann" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00745274v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00746712v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327458v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.32.000650" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103407v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baarstad" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loke" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaspersen" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080282v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Boula-Picard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakita Vodjdani" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2005.850792" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317808v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871973v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732629v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953026v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953022v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953019v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025276v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00752766v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075382v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915947v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661436v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01850679v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>