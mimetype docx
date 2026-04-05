--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -244,321 +244,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#MeTooIndia: Automating hate on social networks in India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Al Dahdah</w:t>
+                <w:t xml:space="preserve">Determining Bandgaps in the Layered Group‐10 2D Transition Metal Dichalcogenide PtSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mičica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoosh Hemmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Media &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/jdmp_00159_1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.2408982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202408982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770591v1</w:t>
+                <w:t xml:space="preserve">hal-04753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Bandgaps in the Layered Group‐10 2D Transition Metal Dichalcogenide PtSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minoosh Hemmat</w:t>
+                <w:t xml:space="preserve">#MeTooIndia: Automating hate on social networks in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Al Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (1), pp.2408982. </w:t>
+              <w:t xml:space="preserve">Journal of Digital Media &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.325-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202408982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/jdmp_00159_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753078v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer‐controlled nonlinear terahertz valleytronics in two‐dimensional semimetal and semiconductor PtSe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoosh Hemmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1137,51 +1137,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity without controversy: the field of xAI as the encounter between market strategies and institutional demands for deep learning accountability</w:t>
+                <w:t xml:space="preserve">The field of explainable AI: machines to explain machines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pialat</w:t>
@@ -1216,272 +1216,272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making and doing transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for the Study of Science and Technology; Society for Social Studies of Science, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">, European Association for the Study of Science and Technology; Societies for social studies of science, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04866269v1</w:t>
+                <w:t xml:space="preserve">halshs-04866330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The field of explainable AI: machines to explain machines?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pialat</w:t>
+                <w:t xml:space="preserve">Au profit de la cohabitation avec un artefact frictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making and doing transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Study of Science and Technology; Societies for social studies of science, Jul 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04866330v1</w:t>
+                <w:t xml:space="preserve">hal-04487282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au profit de la cohabitation avec un artefact frictionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Loubet</w:t>
+                <w:t xml:space="preserve">Heterogeneity without controversy: the field of xAI as the encounter between market strategies and institutional demands for deep learning accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Making and doing transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Science and Technology; Society for Social Studies of Science, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487282v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04866269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoprivacy - Aggravation des vulnérabilités, inégalités sociales, genre par les activités numériques</w:t>
               </w:r>
@@ -1601,77 +1601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer-controlled Nonlinear Terahertz Valleytronics in Semi-metal and Semiconductor PtSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoosh Hemmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mičica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.social/@libidosciendi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15liv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jdmp_00159_1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoosh Hemmat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202408982" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vergnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inf2.12468" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00637-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lafay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1401.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berkouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pialat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Shasha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919994v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02388494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mastodon.social/@libidosciendi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arfaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15liv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mi&#269;ica" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ayari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoosh Hemmat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202408982" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chartier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jdmp_00159_1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Vergnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inf2.12468" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-020-00637-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.6013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lafay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1401.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berkouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pialat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Loubet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9c01-d272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo Shasha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10298911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919994v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Elbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02388494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>