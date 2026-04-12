--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -84,3237 +84,3367 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoionization of the CH molecule</w:t>
+                <w:t xml:space="preserve">Correction: Pawelkiewicz et al. Introducing Machine Learning in Teaching Quantum Mechanics. Atoms 2025, 13, 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conner Penson</w:t>
+                <w:t xml:space="preserve">M. Pawelkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Forer</w:t>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Douguet</w:t>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Fonseca Dos Santos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Adrien Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (1), pp.013105. </w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (3), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.013105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms14030025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047030v1</w:t>
+                <w:t xml:space="preserve">hal-05560812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive collisions between electrons and BeH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; above dissociation threshold</w:t>
+                <w:t xml:space="preserve">Photoionization of the CH molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerance Djuissi</w:t>
+                <w:t xml:space="preserve">Conner Penson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeoffrey Boffelli</w:t>
+                <w:t xml:space="preserve">Joshua Forer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riyad Hassaine</w:t>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolina Pop</w:t>
+                <w:t xml:space="preserve">Nicolas Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Laporta</w:t>
+                <w:t xml:space="preserve">Samantha Fonseca Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (26), pp.18311-18320. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.013105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp01736f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.013105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698945v1</w:t>
+                <w:t xml:space="preserve">hal-05047030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the electron-induced vibrational excitation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive collisions between electrons and BeH&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; above dissociation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">Emerance Djuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeoffrey Boffelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riyad Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolina Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Laporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449361⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (26), pp.18311-18320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01736f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738726v1</w:t>
+                <w:t xml:space="preserve">hal-04698945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination of N2H+: a revisited study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the electron-induced vibrational excitation of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahbia Talbi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232 (12), pp.1967-1973. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00922-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110191v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections for vibrational excitation and dissociative recombination of the CF3+ ion in collisions with low-energy electrons</w:t>
+                <w:t xml:space="preserve">Dissociative recombination of N2H+: a revisited study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianwu Jiang</w:t>
+                <w:t xml:space="preserve">János Zsolt Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hainan Liu</w:t>
+                <w:t xml:space="preserve">Andrea Orbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya Zhang</w:t>
+                <w:t xml:space="preserve">Abdillah Abdoulanziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+                <w:t xml:space="preserve">Dahbia Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (4), pp.045016. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (12), pp.1967-1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac54c0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-023-00922-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454808v1</w:t>
+                <w:t xml:space="preserve">hal-04110191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of negative-ion resonance and dissociative attachment in collisions of NO 2 with electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cross sections for vibrational excitation and dissociative recombination of the CF3+ ion in collisions with low-energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hainan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac2c8b⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.045016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac54c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454814v1</w:t>
+                <w:t xml:space="preserve">hal-04454808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of selective external oxidation of Fe-Mn binary alloys during isothermal annealing treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formation of negative-ion resonance and dissociative attachment in collisions of NO 2 with electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hainan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hong Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, pp.108454. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (18), pp.185201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac2c8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569491v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Rovibrational Excitation of HeH+ Isotopologues by Electron Impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analytical model of selective external oxidation of Fe-Mn binary alloys during isothermal annealing treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms7030067⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.108454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569496v1</w:t>
+                <w:t xml:space="preserve">hal-02569491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative electron recombination of NH2CHOH+ and implications for interstellar formamide abundance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Schneider</w:t>
+                <w:t xml:space="preserve">Theoretical study of electron-induced vibrational excitation of NO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hainan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fonseca Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hong Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Cortona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2658⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (10), pp.105017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab4b8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569494v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination of CH2NH2+: a crucial link with interstellar methanimine and Titan ammonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Rovibrational Excitation of HeH+ Isotopologues by Electron Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms7030067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty3514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01977242v1</w:t>
+                <w:t xml:space="preserve">hal-02569496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of electron-induced vibrational excitation of NO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chi Hong Yuen</w:t>
+                <w:t xml:space="preserve">Dissociative electron recombination of NH2CHOH+ and implications for interstellar formamide abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Cortona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+                <w:t xml:space="preserve">C. Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab4b8a⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 490 (1), pp.1325-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569734v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections for vibronic excitation of CH + by low-energy electron impact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative recombination of CH2NH2+: a crucial link with interstellar methanimine and Titan ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Cortona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">C. Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.062711⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 484 (1), pp.659-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty3514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569729v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Induced Excitation, Recombination, and Dissociation of Molecular Ions Initiating the Formation of Complex Organic Molecules</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Cross sections for vibronic excitation of CH + by low-energy electron impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hong Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Cortona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (11), pp.2376-2389. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.062711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569725v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Rotational Excitation of HeH+ Molecule by Electron Impact</w:t>
+                <w:t xml:space="preserve">Electron-Induced Excitation, Recombination, and Dissociation of Molecular Ions Initiating the Formation of Complex Organic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Khamesian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+                <w:t xml:space="preserve">Zsolt Mezei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmeet Singh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kalyan Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douglas Epée Epée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmanou Motapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hong Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms6030049⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.2376-2389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977262v1</w:t>
+                <w:t xml:space="preserve">hal-02569725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and Growth of Oxide Particles on Fe-Mn (1 Wt.%) Binary Alloy during Annealing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Rotational Excitation of HeH+ Molecule by Electron Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Khamesian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmeet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1010⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms6030049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420632v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleation and Growth of Oxide Particles on Fe-Mn (1 Wt.%) Binary Alloy during Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Lv</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Li Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0189548. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 941, pp.1010-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.941.1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420727v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice-based system for modeling fungal mycelial growth in complex environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Correction : Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.07.051⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0189548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975397v1</w:t>
+                <w:t xml:space="preserve">hal-02420727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-tunneling isotope-exchange reaction H 2 + D − → HD + H −</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A lattice-based system for modeling fungal mycelial growth in complex environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric S Endres</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.022705⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 511, pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820456v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of dissociative recombination and vibrational excitation of the ${\mathrm{BF}}_{2}^{+}$ ion by an electron impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantum-tunneling isotope-exchange reaction H 2 + D − → HD + H −</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hong Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Schneider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric S Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lakhamanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Wester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aae6f7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.22705 - 22705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.022705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939011v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Vibrational Excitation of HeH+ Molecule by Electron Impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of dissociative recombination and vibrational excitation of the ${\mathrm{BF}}_{2}^{+}$ ion by an electron impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Zsolt Mezei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms4040030⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aae6f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609834v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Vibrational Excitation of HeH+ Molecule by Electron Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0519-0⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (4), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms4040030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237586v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162469⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0519-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365606v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the H−3 ion exist in interstellar medium?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239253v1</w:t>
+                <w:t xml:space="preserve">hal-01365606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Mass Diffusion Coefficient Based on the Relative Humidity Measured at the Back Face of the Sample During Unsteady Regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Could the H−3 ion exist in interstellar medium?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Olivier Dulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982253⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1642 (366), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4906695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235773v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global permutationally invariant potential energy surface for ozone forming reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determination of the Mass Diffusion Coefficient Based on the Relative Humidity Measured at the Back Face of the Sample During Unsteady Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Babikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1068-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4809589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239281v1</w:t>
+                <w:t xml:space="preserve">hal-01235773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global permutationally invariant potential energy surface for ozone forming reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Babikov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4809589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Resonant States of the H3– Molecule and Its Isotopologues D2H– and H2D–</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (39), pp. 9941-9949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4000279///⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3324,616 +3454,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective oxidation of Fe-Mn (1wt.%) binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Zinc and Zinc Alloy Coated Steel Sheet - GALVATECH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of discrtet computational methods (Lattice Boltzmann, Material Point Method and peridynamic) to predict wood properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDrying'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode original de détermination des coefficients de diffusion de matériaux hygroscopiques en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original method for the determination of mass diffusivity in unsteady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of diffusion in porous media using the Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la diffusivité thermique et massique du bois par la méthode Lattice Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3943,130 +4073,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondamentaux de la mécanique quantique sous Python : Rappel de cours et exercices d'application avec programmes inclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4076,265 +4206,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron impact ro-vibrational transitions and dissociative recombination of H2+ and HD+: Rate coefficients and astrophysical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riyad Hassaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerance Djuissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolina Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Epée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative recombination of CF+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Forer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Boffelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dávid Hvizdoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4344,105 +4474,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical description of electron-driven processes in astrophysical and technological plasmas: Applications for development of materials, waste treatment processes, and atmospheric depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Sorbonne Université UPMC, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04453388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4589,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conner Penson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Forer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fonseca Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.013105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Zsolt Mezei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Abdoulanziz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00922-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwu Jiang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainan Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac54c0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Yuen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac2c8b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7030067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3514" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4b8a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.062711" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mezei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douglas Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Khamesian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeet Singh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6030049" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Endres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lakhamanskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wester" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022705" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hassouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aae6f7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms4040030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365606v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162469" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906695" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239281v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Babikov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809589" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4000279///" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829073v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Iacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ep&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055221v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04453388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conner Penson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Forer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fonseca Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.013105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Zsolt Mezei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Abdoulanziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00922-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwu Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac54c0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Yuen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac2c8b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4b8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7030067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3514" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.062711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mezei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douglas Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Khamesian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeet Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6030049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189548" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Endres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lakhamanskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hassouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aae6f7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms4040030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Babikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809589" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4000279///" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Iacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ep&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04453388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>