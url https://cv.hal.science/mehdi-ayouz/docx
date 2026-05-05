--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1148,576 +1148,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of electron-induced vibrational excitation of NO 2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro Cortona</w:t>
+                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Rovibrational Excitation of HeH+ Isotopologues by Electron Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab4b8a⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms7030067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569734v1</w:t>
+                <w:t xml:space="preserve">hal-02569496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Sections and Rate Coefficients for Rovibrational Excitation of HeH+ Isotopologues by Electron Impact</w:t>
+                <w:t xml:space="preserve">Dissociative electron recombination of NH2CHOH+ and implications for interstellar formamide abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms7030067⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 490 (1), pp.1325-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569496v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative electron recombination of NH2CHOH+ and implications for interstellar formamide abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociative recombination of CH2NH2+: a crucial link with interstellar methanimine and Titan ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Schneider</w:t>
+                <w:t xml:space="preserve">I.F. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 490 (1), pp.1325-1331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2658⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 484 (1), pp.659-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty3514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569494v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination of CH2NH2+: a crucial link with interstellar methanimine and Titan ammonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Ceccarelli</w:t>
+                <w:t xml:space="preserve">Theoretical study of electron-induced vibrational excitation of NO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hainan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fonseca Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hong Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.F. Schneider</w:t>
+                <w:t xml:space="preserve">Pietro Cortona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 484 (1), pp.659-664. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (10), pp.105017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty3514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab4b8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977242v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross sections for vibronic excitation of CH + by low-energy electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hong Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Cortona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Douglas Epée Epée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmanou Motapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hong Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (11), pp.2376-2389. </w:t>
@@ -2392,51 +2392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-tunneling isotope-exchange reaction H 2 + D − → HD + H −</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hong Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conner Penson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Forer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fonseca Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.013105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Zsolt Mezei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Abdoulanziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00922-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwu Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac54c0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Yuen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac2c8b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4b8a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7030067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3514" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.062711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mezei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douglas Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Khamesian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeet Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6030049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189548" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Endres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lakhamanskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hassouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aae6f7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms4040030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Babikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809589" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4000279///" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Iacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ep&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04453388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawelkiewicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adrien Ayouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms14030025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conner Penson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Forer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fonseca Dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.013105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerance Djuissi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Boffelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Hassaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Pop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Laporta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01736f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Zsolt Mezei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orb&#225;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Abdoulanziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahbia Talbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00922-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454808v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwu Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac54c0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Yuen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac2c8b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7030067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yuen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balucani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ceccarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schneider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2658" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.F. Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hong Yuen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cortona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4b8a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.062711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mezei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chakrabarti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douglas Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmanou Motapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Khamesian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmeet Singh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6030049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189548" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S Endres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lakhamanskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wester" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.022705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939011v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hassouni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aae6f7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms4040030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162469" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Raoult" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Babikov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809589" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4000279///" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829073v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179024v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Iacob" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ep&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Hvizdo&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04453388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>