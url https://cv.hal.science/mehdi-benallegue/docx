--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALINOR: A Minimalist Leg Inertial Odometry for Humanoid Robots</w:t>
+                <w:t xml:space="preserve">A cybernetic avatar system to embody human telepresence for connectivity, exploration, and skill transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Demont</w:t>
+                <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kenji Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-025-0511-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.535-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-023-01096-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506999v1</w:t>
+                <w:t xml:space="preserve">hal-04425539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cybernetic avatar system to embody human telepresence for connectivity, exploration, and skill transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VALINOR: A Minimalist Leg Inertial Odometry for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Dallard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Arnaud Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Kaneko</w:t>
+                <w:t xml:space="preserve">Thomas Duvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.535-562. </w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.3610-3620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12369-023-01096-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12555-025-0511-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425539v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Understanding and Perception of Unanticipated Robot Action in the Context of Physical Interaction</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuki Yamanobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -504,77 +504,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compliant Contacts Balance-Force Controller for Legged Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (11), pp.9231-9238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,64 +608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Human-Humanoid Motion Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -738,77 +738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Calibration of Humanoid Robot Flexible Tactile Skin for Human–Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Chefchaouni Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiki Nobeshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-Aided IMU-Based Tilt and Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natsuki Yamanobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chappellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iori Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the mechanical contribution of head stabilization to passive dynamics of anthropometric walkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interact With Me: An Exploratory Study on Interaction Factors for Active Physical Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1465,77 +1465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov-Stable Orientation Estimator for Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,282 +1723,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yoyo-Man</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the centre of mass motion in human walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316032v3</w:t>
+                <w:t xml:space="preserve">hal-01377361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the centre of mass motion in human walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Yoyo-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364917693292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377361v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316032v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Center of Mass Estimation for Polyarticulated System in Contact - A Spectral Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and Stabilization of Humanoid Flexibility Deformation Using Only Inertial Measurement Units and Contact Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,64 +2324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël d'Orfani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2432,90 +2432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivity-based Vs Momentum-residual-based external Disturbance Compensation for Closed Loop Torque Control : A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Soucail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muraccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duvinage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on System Integration (SII 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/SICE, Jan 2026, Cancun, Mexico</w:t>
@@ -2538,360 +2538,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark-Based Goal Recognition for Shared Autonomy: A Framework for Enhanced Teleoperation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">VALINOR: A Lightweight Leg Inertial Odometry for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ixchel Ramírez-Alpizar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Automation, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICROS (Institute of Control, Robotics and Systems), Nov 2025, Incheon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506979v1</w:t>
+                <w:t xml:space="preserve">hal-05506969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a Control Framework for Physical Human-Robot Interaction Toward Industrial Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Landmark-Based Goal Recognition for Shared Autonomy: A Framework for Enhanced Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorthioir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ixchel Ramírez-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems (RSS) 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hangzhou, France. pp.16523-16530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11245815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927894v3</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALINOR: A Lightweight Leg Inertial Odometry for Humanoid Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Demonstrating a Control Framework for Physical Human-Robot Interaction Toward Industrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muraccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICROS (Institute of Control, Robotics and Systems), Nov 2025, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Robotics: Science and Systems (RSS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSS Foundation, Jun 2025, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506969v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927894v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of dynamic balance descriptors in humanoids and humans during perturbed bipedal locomotion and fall</w:t>
               </w:r>
@@ -2903,64 +2903,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirikorn Chalanunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lallès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,77 +3145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On compliance and safety with torque-control for robots with high reduction gears and no joint-torque feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,567 +3273,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust humanoid control using a QP solver with integral gains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gergondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593417⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.3122-3129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845489v2</w:t>
+                <w:t xml:space="preserve">hal-01746095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based External Force/Moment Estimation For Humanoid Robots With No Torque Measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust humanoid control using a QP solver with integral gains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Audren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.3122-3129, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7472-7479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8593417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746095v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilt estimator for 3D non-rigid pendulum based on a tri-axial accelerometer and gyrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Evaluation of Simple Estimators for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Flayols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea del Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Humanoid Robot</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (HUMANOIDS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499167v3</w:t>
+                <w:t xml:space="preserve">hal-01574819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evaluation of Simple Estimators for Humanoid Robots</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tilt estimator for 3D non-rigid pendulum based on a tri-axial accelerometer and gyrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (HUMANOIDS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Humanoid Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/humanoids.2017.8246968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574819v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a Compliant Humanoid Robot Using Only Inertial Measurement Units with a Viscoelastic Reaction Mass Pendulum Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,472 +3874,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Yoyo-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175592v3</w:t>
+                <w:t xml:space="preserve">hal-01175591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
+              <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142399v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2015.7363493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202155v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175592v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yoyo-Man</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175591v1</w:t>
+                <w:t xml:space="preserve">hal-01142399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid Flexibility Deformation Can Be Efficiently Estimated Using Only Inertial Measurement Units and Contact Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,213 +4371,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastability for High-Dimensional Walking Systems on Stochastically Rough Terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of actuated head and trunk to passive walkers stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE, International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, France. pp.5638 - 5643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079789v1</w:t>
+                <w:t xml:space="preserve">hal-01079775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of actuated head and trunk to passive walkers stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metastability for High-Dimensional Walking Systems on Stochastically Rough Terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01079775v1</w:t>
+                <w:t xml:space="preserve">hal-01079789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Model for Synchronous Motion Imitation by Humans: The Mirror Controller Applied on Stepping Motions</w:t>
               </w:r>
@@ -4868,64 +4868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruud Erens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Stefanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4977,77 +4977,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesserine Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rida Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El-Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5108,64 +5108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leziart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5181,302 +5181,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Bipedal Walking with Closed-Loop MPC: Adios Stabilizers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explicit compliance and safety on torque controlled robots for physical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muraccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Scianca</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael Cisneros Limón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147602v4</w:t>
+                <w:t xml:space="preserve">hal-04922493v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit compliance and safety on torque controlled robots for physical interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Bipedal Walking with Closed-Loop MPC: Adios Stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonin Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Cisneros Limón</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicola Scianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922493v3</w:t>
+                <w:t xml:space="preserve">hal-04147602v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Accuracy and Computational Effort in QP-based Robot Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Chefchaouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,77 +5537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Balance-Force Controller for a Legged Robot with Multiple Flexible-Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5625,64 +5625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity-Aided IMU-Based Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,51 +5726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A head-neck-system to walk without thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvinage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-025-0511-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Yamanobe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3433750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3280807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Nobeshima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3138684" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3077858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975133v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919894387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3017475" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2296332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Orfani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soucail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muraccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ram&#237;rez-Alpizar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245815" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927894v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Chalanunt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lall&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845489v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631387" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benall&#232;gue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152722" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Erens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stefanelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesserine Laribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rida Mokhtari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El-Hadri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362571v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cariou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leziart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147602v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922493v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros Lim&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652473v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428689v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvinage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-025-0511-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Yamanobe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3433750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3280807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Nobeshima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3138684" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3077858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975133v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919894387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3017475" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2296332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Orfani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soucail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muraccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ram&#237;rez-Alpizar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927894v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Chalanunt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lall&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845489v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631387" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benall&#232;gue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152722" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Erens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stefanelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesserine Laribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rida Mokhtari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El-Hadri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362571v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cariou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leziart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922493v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros Lim&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147602v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652473v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428689v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>