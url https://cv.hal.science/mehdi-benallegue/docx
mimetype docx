--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1238,248 +1238,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanical contribution of head stabilization to passive dynamics of anthropometric walkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interact With Me: An Exploratory Study on Interaction Factors for Active Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
+                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364919894387⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.6764-6771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3017475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975133v2</w:t>
+                <w:t xml:space="preserve">hal-02957318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interact With Me: An Exploratory Study on Interaction Factors for Active Physical Human-Robot Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the mechanical contribution of head stabilization to passive dynamics of anthropometric walkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiichi Yoshida</w:t>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.6764-6771. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (4), pp.461-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.3017475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364919894387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957318v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov-Stable Orientation Estimator for Humanoid Robots</w:t>
               </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automation and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (5), pp.542-551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1824,90 +1824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yoyo-Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (13-14), pp.1508 - 1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (4), pp.810-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2538,360 +2538,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALINOR: A Lightweight Leg Inertial Odometry for Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Demont</w:t>
+                <w:t xml:space="preserve">Demonstrating a Control Framework for Physical Human-Robot Interaction Toward Industrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muraccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICROS (Institute of Control, Robotics and Systems), Nov 2025, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Robotics: Science and Systems (RSS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSS Foundation, Jun 2025, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506969v1</w:t>
+                <w:t xml:space="preserve">hal-04927894v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-Based Goal Recognition for Shared Autonomy: A Framework for Enhanced Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lorthioir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixchel Ramírez-Alpizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hangzhou, France. pp.16523-16530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11245815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a Control Framework for Physical Human-Robot Interaction Toward Industrial Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Celerier</w:t>
+                <w:t xml:space="preserve">VALINOR: A Lightweight Leg Inertial Odometry for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Benallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics: Science and Systems (RSS) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RSS Foundation, Jun 2025, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICROS (Institute of Control, Robotics and Systems), Nov 2025, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927894v3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of dynamic balance descriptors in humanoids and humans during perturbed bipedal locomotion and fall</w:t>
               </w:r>
@@ -3880,90 +3880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yoyo-Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics Research (ISRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3982,122 +3982,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202155v1</w:t>
+                <w:t xml:space="preserve">hal-01142399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinematics-dynamics based estimator of the center of mass position for anthropomorphic system — A complementary filtering approach</w:t>
               </w:r>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea. pp.1121 - 1126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4194,122 +4194,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175592v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Contact Forces and Floating Base Kinematics of a Humanoid Robot Using Only Inertial Measurement Units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of Force-Torque Sensors, Inertial Measurements Units and Proprioception for a Humanoid Kinematics-Dynamics Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mifsud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. 6p</w:t>
+              <w:t xml:space="preserve">2015 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142399v2</w:t>
+                <w:t xml:space="preserve">hal-01202155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoid Flexibility Deformation Can Be Efficiently Estimated Using Only Inertial Measurement Units and Contact Information</w:t>
               </w:r>
@@ -4390,64 +4390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of actuated head and trunk to passive walkers stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, France. pp.5638 - 5643, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,51 +4494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastability for High-Dimensional Walking Systems on Stochastically Rough Terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics: Science and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5108,51 +5108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Leziart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit compliance and safety on torque controlled robots for physical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muraccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5739,64 +5739,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A head-neck-system to walk without thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5983,51 +5983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvinage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-025-0511-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Yamanobe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3433750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3280807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Nobeshima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3138684" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3077858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975133v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919894387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3017475" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2296332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Orfani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soucail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muraccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506969v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ram&#237;rez-Alpizar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927894v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Chalanunt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lall&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845489v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631387" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benall&#232;gue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152722" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Erens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stefanelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesserine Laribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rida Mokhtari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El-Hadri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362571v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cariou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leziart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922493v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros Lim&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147602v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652473v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428689v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvinage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benallegue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-025-0511-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Abe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Yamanobe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Hamze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3433750" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3280807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni Moussaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Nobeshima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23094569" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3225758" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2021.3138684" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3077858" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3017475" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975133v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364919894387" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.3013854" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058890v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sou&#232;res" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2931200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377361v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316032v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364917693292" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182734v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2572680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169149v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2296332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339552v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Orfani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468612v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soucail" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muraccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927894v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ixchel Ram&#237;rez-Alpizar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11245815" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Chalanunt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lall&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Audren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifsud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460809" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845489v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574819v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Flayols" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea del Prete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wensing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499167v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids.2017.8246968" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759795" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142399v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175592v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2015.7363493" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631387" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benall&#232;gue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2010.5686304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152722" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Erens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Stefanelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesserine Laribi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rida Mokhtari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El-Hadri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362571v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cariou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leziart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922493v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros Lim&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147602v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Scianca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652473v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Chefchaouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428689v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>