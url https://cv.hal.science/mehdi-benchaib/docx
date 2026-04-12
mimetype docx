--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -2873,368 +2873,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection bias in semen studies due to self-selection of volunteers.</w:t>
+                <w:t xml:space="preserve">Biais de sélection dans les études sur la qualité du sperme basées sur le volontariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Labbé-Declèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.108-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00086303v1</w:t>
+                <w:t xml:space="preserve">hal-02423269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais de sélection dans les études sur la qualité du sperme basées sur le volontariat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tests d'exploration de la qualité nucléaire du spermatozoide : relations avec la fertilité et la qualité du conceptus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Le Lannou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (1), pp.108-109</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423269v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests d'exploration de la qualité nucléaire du spermatozoide : relations avec la fertilité et la qualité du conceptus</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection bias in semen studies due to self-selection of volunteers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Labbé-Declèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (12), pp.2838-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deh521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672637v1</w:t>
+                <w:t xml:space="preserve">inserm-00086303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow: preliminary data in prematurely menopausal women</w:t>
               </w:r>
@@ -3335,260 +3335,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OC090 : Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow in premature menopausal women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Sallé</w:t>
+                <w:t xml:space="preserve">L'étude de la fragmentation de l'ADN dans les spermatozoides a un intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (suppl.), pp.25-26</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.1058-1063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672348v1</w:t>
+                <w:t xml:space="preserve">hal-02669728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude de la fragmentation de l'ADN dans les spermatozoides a un intérêt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+                <w:t xml:space="preserve">OC090 : Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow in premature menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huissoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bied-Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benchaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31, pp.1058-1063</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (suppl.), pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669728v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitation by image analysis of global DNA methylation in human spermatozoa and its prognostic value in in vitro fertilization : a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (3), pp.284-291</w:t>
@@ -4288,355 +4288,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasomes in human spermatozoa</w:t>
+                <w:t xml:space="preserve">Regional methylation of the 5' end CpG island of BRCA1 is associated with reduced gene expression in human somatic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wojcik</w:t>
+                <w:t xml:space="preserve">F. Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 23 (3), pp.169-177</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (11), pp.1585-1594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691151v1</w:t>
+                <w:t xml:space="preserve">hal-02693303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional methylation of the 5' end CpG island of BRCA1 is associated with reduced gene expression in human somatic cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteasomes in human spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wittman</w:t>
+                <w:t xml:space="preserve">C. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frappart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Czyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14 (11), pp.1585-1594</w:t>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693303v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of proteasomes in human oocytes and preimplantation embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Czyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 6 (4), pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4786,51 +4786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin enhances spermicidal effects of magainin-2-amide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marianowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Czyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contraception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62 (2), pp.99-103</w:t>
@@ -5728,51 +5728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bied-Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5979,51 +5979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glachant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard d'Estaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13572" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bujan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papaxanthos-Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoac042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mulot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.884120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lornage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12486" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cuzin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapoirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Fraison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14647273.2022.2136540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2020.0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bencha&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mekki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JOC.JOC_131_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Blagosklonov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Papaxanthos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2017.1382608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01753121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eibach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daviaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.14.30504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2006.05.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2006.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GXC0PHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labb&#233;-Decl&#232;ves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ressnikof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deh521" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Lannou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied-Damon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sall&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niveleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucherand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Saade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Youngson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ansquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clough" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauplat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691151v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wojcik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Czyba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magdinier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Billard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frappart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sawicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hernandez-Blazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magsi Habib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dumollard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merdassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frainais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glachant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard d'Estaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13572" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bujan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papaxanthos-Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoac042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mulot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.884120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lornage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12486" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cuzin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapoirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Fraison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14647273.2022.2136540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2020.0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bencha&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mekki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JOC.JOC_131_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Blagosklonov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Papaxanthos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2017.1382608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01753121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eibach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daviaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.14.30504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2006.05.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2006.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GXC0PHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labb&#233;-Decl&#232;ves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ressnikof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Lannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deh521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied-Damon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sall&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niveleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucherand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Saade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Youngson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ansquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clough" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauplat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magdinier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Billard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frappart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wojcik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Czyba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sawicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hernandez-Blazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magsi Habib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dumollard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merdassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frainais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>