--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Survival of Human Ovarian Cells in Chitosan Hydrogel Micro-Bioreactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Factors of Very Severe RSV Infections in a Multicenter Cohort of Very Preterm and Extreme Preterm Babies Receiving or Not Palivizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Fournier</w:t>
+                <w:t xml:space="preserve">Gwenaelle Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Frank Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Dominique Ploin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Montembault</w:t>
+                <w:t xml:space="preserve">Yves Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (11), pp.1565. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.884120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina58111565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.884120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03987317v1</w:t>
+                <w:t xml:space="preserve">hal-04030328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations and personality characteristics of candidate sperm and oocyte donors according to parenthood status: a national study from the French CECOS network</w:t>
               </w:r>
@@ -770,468 +770,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors of Very Severe RSV Infections in a Multicenter Cohort of Very Preterm and Extreme Preterm Babies Receiving or Not Palivizumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Survival of Human Ovarian Cells in Chitosan Hydrogel Micro-Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Mulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+                <w:t xml:space="preserve">Cyrielle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Plaisant</w:t>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ploin</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gillet</w:t>
+                <w:t xml:space="preserve">Alexandra Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.884120. </w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (11), pp.1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.884120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/medicina58111565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030328v1</w:t>
+                <w:t xml:space="preserve">inserm-03987317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow artificial networks with morphokinetic time‐lapse parameters coupled to ART data allow to predict live birth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+                <w:t xml:space="preserve">Delaying testicular sperm extraction in 47,XXY Klinefelter patients does not impair the sperm retrieval rate, and AMH levels are higher when TESE is positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lapoirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rmb2.12486⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), pp.2518-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deac203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933351v1</w:t>
+                <w:t xml:space="preserve">hal-04626056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaying testicular sperm extraction in 47,XXY Klinefelter patients does not impair the sperm retrieval rate, and AMH levels are higher when TESE is positive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Renault</w:t>
+                <w:t xml:space="preserve">Shallow artificial networks with morphokinetic time‐lapse parameters coupled to ART data allow to predict live birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Cuzin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Giscard d'Estaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lapoirie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (11), pp.2518-2531. </w:t>
+              <w:t xml:space="preserve">Reproductive Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/deac203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rmb2.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626056v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human ovarian cryopreservation: vitrification versus slow freezing from histology to gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,51 +1308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning system with reinforcement capacity for predicting the fate of an ART embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Giscard D’estaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,51 +1991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm deoxyribonucleic acid fragmentation as a prognostic indicator of assisted reproductive technology outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ressnikof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2873,519 +2873,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais de sélection dans les études sur la qualité du sperme basées sur le volontariat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow: preliminary data in prematurely menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Mieusset</w:t>
+                <w:t xml:space="preserve">C. Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Le Lannou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bied-Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (1), pp.108-109</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (7), pp.781-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423269v1</w:t>
+                <w:t xml:space="preserve">hal-02679434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests d'exploration de la qualité nucléaire du spermatozoide : relations avec la fertilité et la qualité du conceptus</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biais de sélection dans les études sur la qualité du sperme basées sur le volontariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Labbé-Declèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 32, pp.799-802</w:t>
+              <w:t xml:space="preserve">Basic and clinical andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672637v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection bias in semen studies due to self-selection of volunteers.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tests d'exploration de la qualité nucléaire du spermatozoide : relations avec la fertilité et la qualité du conceptus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.799-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00086303v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow: preliminary data in prematurely menopausal women</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selection bias in semen studies due to self-selection of volunteers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise de La Rochebrochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Labbé-Declèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (12), pp.2838-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deh521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679434v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00086303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude de la fragmentation de l'ADN dans les spermatozoides a un intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,103 +3423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OC090 : Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow in premature menopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bied-Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (suppl.), pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,77 +3695,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (5), pp.1023-1028</w:t>
@@ -4163,769 +4163,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spermatogenèse in vitro: une nouvelle voie de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Durand</w:t>
+                <w:t xml:space="preserve">Localization of proteasomes in human oocytes and preimplantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murielle Godet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">J.C. Czyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guérin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (3), pp.284-291</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (4), pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698438v1</w:t>
+                <w:t xml:space="preserve">hal-02693548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional methylation of the 5' end CpG island of BRCA1 is associated with reduced gene expression in human somatic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place des troubles de la spermatogenèse dans l'hypofertilité masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Magdinier</w:t>
+                <w:t xml:space="preserve">V. Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Billard</w:t>
+                <w:t xml:space="preserve">A. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wittman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Benchaib</w:t>
+                <w:t xml:space="preserve">D. Boulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 14 (11), pp.1585-1594</w:t>
+              <w:t xml:space="preserve">Andrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693303v1</w:t>
+                <w:t xml:space="preserve">hal-02697130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasomes in human spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrin enhances spermicidal effects of magainin-2-amide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wojcik</w:t>
+                <w:t xml:space="preserve">P. Marianowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Czyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 23 (3), pp.169-177</w:t>
+              <w:t xml:space="preserve">Contraception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (2), pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691151v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of proteasomes in human oocytes and preimplantation embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Wojcik</w:t>
+                <w:t xml:space="preserve">Spermatogenèse in vitro: une nouvelle voie de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Guérin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6 (4), pp.331-336</w:t>
+              <w:t xml:space="preserve">Andrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.284-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693548v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des troubles de la spermatogenèse dans l'hypofertilité masculine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lejeune</w:t>
+                <w:t xml:space="preserve">Regional methylation of the 5' end CpG island of BRCA1 is associated with reduced gene expression in human somatic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wittman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Boulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (3), pp.243-253</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (11), pp.1585-1594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697130v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin enhances spermicidal effects of magainin-2-amide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Proteasomes in human spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Czyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contraception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62 (2), pp.99-103</w:t>
+              <w:t xml:space="preserve">International Journal of Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692440v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spermatogenèse in vitro : une nouvelle voie de recherche.</w:t>
               </w:r>
@@ -4937,64 +4937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerin J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
@@ -5577,51 +5577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which ART procedure after failed intrauterine insemination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benchaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Frainais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,103 +5689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OC090 : Acute efficacy of a sublingual dose of nifedipine on uterine arterial blood flow in premature menopausal women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bied-Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benchaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress on Ultrasound in Obstetrics and Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5979,51 +5979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glachant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard d'Estaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13572" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bujan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papaxanthos-Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoac042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mulot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.884120" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lornage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12486" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cuzin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapoirie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac203" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Fraison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14647273.2022.2136540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2020.0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bencha&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mekki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JOC.JOC_131_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Blagosklonov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Papaxanthos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2017.1382608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01753121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eibach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daviaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.14.30504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2006.05.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2006.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GXC0PHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labb&#233;-Decl&#232;ves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ressnikof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Lannou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deh521" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied-Damon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sall&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niveleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucherand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Saade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Youngson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ansquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clough" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauplat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magdinier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Billard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frappart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wojcik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Czyba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sawicki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hernandez-Blazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magsi Habib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dumollard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merdassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frainais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Jaakkola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benchaib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Metcalf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24718-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152310v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Glachant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois-Jacques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Labrune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.06.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard d'Estaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Soignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13572" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Mulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Plaisant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.884120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bujan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Papaxanthos-Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducrocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brugnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoac042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03987317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montembault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58111565" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giscard D&#8217;estaing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cuzin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lapoirie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lornage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rmb2.12486" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04933339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Fraison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14647273.2022.2136540" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Edel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2020.1822953" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.TEC.2020.0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bencha&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Mekki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JOC.JOC_131_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hennebicq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Blagosklonov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eustache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Papaxanthos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drouineaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2017.1382608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01753121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eibach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daviaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2017.22.14.30504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2006.05.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lef&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demirci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smatti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0272.2006.00727.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9GXC0PHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labb&#233;-Decl&#232;ves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Braun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ressnikof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huissoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied-Damon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sall&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Lannou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deh521" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niveleau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucherand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Saade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takada" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Youngson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ansquer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Clough" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauplat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693548v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wojcik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Czyba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697130v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bied" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sawicki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianowski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magdinier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Billard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frappart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchaib" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerin J.F." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hernandez-Blazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magsi Habib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dumollard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tranchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Perre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonon-Sorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merdassi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frainais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>