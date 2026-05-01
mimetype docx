--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -100,1020 +100,1020 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’alternance à l’Université au risque d’une asymétrie des apprentissages : l’enjeu de la professionnalisation de logisticiens novices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : éclairer les points aveugles de l’alternance en éducation et formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Breithaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gagnon</w:t>
+                <w:t xml:space="preserve">hal-04002517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formación dual en el grado de educación: claves organizativas y pedagógicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi L Coiduras Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 314</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Correa Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Curto Reverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QURRICULUM. Revista de Teoría, Investigación y Práctica Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.81-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 314</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estrategias de profesionalización para la implementación de la formación en alternancia en educación superior en España: El caso del Instituto Máquina Herramienta (IMH) de Elgoibar (País Vasco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgina Roure-Niubó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52/2, pp.315-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jordi L Coiduras Rodríguez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formación en alternancia en Francia: entre prácticas sociales y objeto de investigación.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Correa Molina</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.239-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/educar.679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération Université-Entreprises dans les dispositifs alternés : entre partenariat et effets de reliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.63-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement professionnel en soins infirmiers : le cas d’un dispositif universitaire alterné en Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30, pp.81-102</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Guitard Sein-Echaluce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Torner Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42(1), pp.167-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jorgina Roure-Niubó</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter le concept de dispositif pour comprendre l’alternance en formation, Éducation et Francophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52/2, pp.315-336</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42(1, pp.22-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux et modalités de partenariats éducatifs universitéentreprise : la comparaison de deux dispositifs alternés de l’enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42(1, pp.22-40</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur et dynamiques professionnalisantes : étude comparée de deux dispositifs français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (2), pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42(1), pp.167-185</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions d'émergence et d'institutionnalisation de dispositifs alternés dans le cadre de partenariats éducatifs université-entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.63-75</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’alternance dans la formation des ingénieurs, des cadres et des professionnels de l’humain. Un enjeu pédagogique face à l’hypermodernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002473v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04002467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la qualité de l'alternance éducative. Pragmatique, épistémologie et éthique de la conception.</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre au Travail la notion de dispositif pour comprendre l'alternance en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,165 +2139,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lecture des dispositifs de formation de l'enseignement supérieur à partir des dynamiques professionnalisantes induites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de la Recherche en Education et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), la SSRE (Société Suisse pour la Recherche en Éducation), Sep 2010, Genève (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens et contre-sens pédagogique dans la réforme de la formation infirmière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International La pensée complexe : défis et opportunités pour l'Éducation, la Recherche et les Organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association du PROGRAMME EUROPEEN MODELISATION DE LA COMPLEXITE (MCX) et l'Association pour la Complexité (APC), Mar 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755081v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04755066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités d'une pédagogie de l'alternance dans la formation des enseignants : les apports de l'expérience française de formations de formateurs d'adultes</w:t>
               </w:r>
@@ -2837,64 +2837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance en éducation et formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, e-314, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3388,50 +3388,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production de savoirs dans la recherche participative : entre processus délibérés et processus contingents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourassa Bruno; Boudjaoui Mehdi, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des recherches collaboratives en Sciences Humaines et Sociales (SHS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.97-130, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3444,693 +3517,620 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUDJAOUI Mehdi; BOURASSA Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des recherches collaboratives en Sciences Humaines et Sociales (SHS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.1-11, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université Laval, pp.97-130, 2012</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du dispositif professionnalisé au dispositif professionnalisant : une autre lecture de la professionnalisation de l’enseignement supérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demazière Didier; Roquet Pascal; Wittorski Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalisation mise en objet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, collection Savoirs en action, pp.93-213, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, collection Savoirs en action, pp.93-213, 2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d’une pédagogie de l’alternance dans la formation des enseignants : les apports d’expériences françaises de formations de formateurs d’adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clénet Jean; Maubant Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débats sur la professionnalisation des enseignants, les apports de la formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université du Québec, pp.13-52, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux d’une pédagogie de l’alternance dans la formation des enseignants : les apports d’expériences françaises de formations de formateurs d’adultes.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction de la formation permanente. Entre politique qualitative et principes de réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C2RP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RP, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d’une formation-accompagnement- recherche : le cas de l’Institut de Formation en Soins Infirmiers (IFSI) de Berck sur Mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clénet Jean; Maubant Philippe. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l’Université du Québec, pp.13-52, 2010</w:t>
+              <w:t xml:space="preserve">Clénet Jean (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Formations accompagnements pour développer la qualité des formations en alternance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RP, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Direction de la formation permanente. Entre politique qualitative et principes de réalité</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation en apprentissage d'ingénieurs en génie mécanique : le cas de l'ISIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C2RP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développer une alternance de qualité dans les territoires. Pilotages, partenariats et professionnalisation des acteurs de l'alternance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2RP, 2006</w:t>
+              <w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-216, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insertion par le chantier-école : Le cas du CEPA Bourbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C2RP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RP, pp.59-82, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation d'apprentis chez les compagnons du devoir : le cas de la maison de Villeneuve d'Ascq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clénet Jean (Dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, C2RP, 2005</w:t>
+              <w:t xml:space="preserve">C2RP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre l'alternance et développer sa qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2RP, pp.83-107, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755245v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04755242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breithaupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi L Coiduras Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Curto Reverte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgina Roure-Niub&#243;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/educar.679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Guitard Sein-Echaluce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Torner Benet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais Azzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Demol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mazalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755242v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breithaupt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi L Coiduras Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Curto Reverte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgina Roure-Niub&#243;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/educar.679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Guitard Sein-Echaluce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Torner Benet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais Azzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Demol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mazalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>