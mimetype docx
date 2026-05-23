--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -2139,165 +2139,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens et contre-sens pédagogique dans la réforme de la formation infirmière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International La pensée complexe : défis et opportunités pour l'Éducation, la Recherche et les Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association du PROGRAMME EUROPEEN MODELISATION DE LA COMPLEXITE (MCX) et l'Association pour la Complexité (APC), Mar 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une lecture des dispositifs de formation de l'enseignement supérieur à partir des dynamiques professionnalisantes induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la Recherche en Education et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’ABC-Éduc (Association Belge francophone Collaborative de la recherche en Éducation), l’AECSE (Association des Enseignants et des Chercheurs en Sciences de l’Éducation), la SSRE (Société Suisse pour la Recherche en Éducation), Sep 2010, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755066v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04755081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités d'une pédagogie de l'alternance dans la formation des enseignants : les apports de l'expérience française de formations de formateurs d'adultes</w:t>
               </w:r>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breithaupt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi L Coiduras Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Curto Reverte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgina Roure-Niub&#243;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/educar.679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Guitard Sein-Echaluce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Torner Benet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais Azzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Demol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mazalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudjaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breithaupt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi L Coiduras Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Correa Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Curto Reverte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgina Roure-Niub&#243;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Kaddouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/educar.679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002492v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Guitard Sein-Echaluce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Torner Benet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leclercq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais Azzaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Demol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beauvais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Demol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04946708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755324v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mazalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bourassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002547v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>