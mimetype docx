--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -4097,51 +4097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B74CAF72"/>
+    <w:nsid w:val="7CC0BBC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>