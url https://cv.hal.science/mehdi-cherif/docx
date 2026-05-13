--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -1320,278 +1320,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanics of predator–prey interactions: First principles of physics predict predator–prey size ratios</w:t>
+                <w:t xml:space="preserve">Global change-driven effects on dissolved organic matter composition: Implications for food webs of northern lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Portalier</w:t>
+                <w:t xml:space="preserve">Irena Creed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Fussmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ann-Kristin Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Trick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Hessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13254⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.3692-3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699472v1</w:t>
+                <w:t xml:space="preserve">hal-03699439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change-driven effects on dissolved organic matter composition: Implications for food webs of northern lakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mechanics of predator–prey interactions: First principles of physics predict predator–prey size ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Grimm</w:t>
+                <w:t xml:space="preserve">Sébastien Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag Hessen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregor Fussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (8), pp.3692-3714. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.323-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699439v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Effects Between Reindeer and Habitat Fertility Drive Soil Nutrient Availabilities in Arctic Tundra</w:t>
               </w:r>
@@ -1835,303 +1835,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for Local Fertilization: A Benthocosm Test of Long-Term and Short-Term Effects of Mussel Excretion on the Plankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size-related effects of physical factors on phytoplankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien M.J. Portalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Duffy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Fussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Loreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156411⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 323, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665258v1</w:t>
+                <w:t xml:space="preserve">hal-03699431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-related effects of physical factors on phytoplankton communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for Local Fertilization: A Benthocosm Test of Long-Term and Short-Term Effects of Mussel Excretion on the Plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Granados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien M.J. Portalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+                <w:t xml:space="preserve">Sean Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lai Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Péquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.12.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03699431v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant–herbivore–decomposer stoichiometric mismatches and nutrient cycling in ecosystems</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M.J. Portalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Écologie et d'Évolution, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2888,51 +2888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanical model for a mechanistic understanding of the effects of physical factors on planktonic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M.J. Portalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3188,85 +3188,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
+                <w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ciotti</w:t>
@@ -3298,411 +3298,269 @@
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Elsevier; Elsevier, pp.65-90, 2024, 9780323990363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265614v1</w:t>
+                <w:t xml:space="preserve">hal-05252354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stoichiometry and Population Growth in Osmotrophs and Non‐Osmotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7 p., 2016, 9780470015902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470015902.a0026353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252354v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Stoichiometry: The Elements at the Heart of Biological Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessio Innocenti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stoichiometry and research–the importance of quantity in biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-953-51-0198-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/34528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3712,113 +3570,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Stoichiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Elser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/obo/9780199830060-0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3828,100 +3686,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche stoechiométrique intégrative des interactions entre producteurs primaires, herbivores et décomposeurs et de leur rôle dans les écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Université Paris VI - Pierre et Marie Curie, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007PA066586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04766794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3931,105 +3789,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrer les interactions écologiques dans leur réalité physico-chimique pour mieux les saisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Bordeaux, école doctorale sciences et environnement, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04723994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4097,51 +3955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CC0BBC9"/>
+    <w:nsid w:val="626ECF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4328,51 +4186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0107-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129210412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2598-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Kolasa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Wu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1392926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R Hirt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Ryser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Arnott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J Wain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D Bryant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Larsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1204922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10028-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M J Portalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor F Fussmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.761984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwen Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brugel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Andersson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04487-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metcalfe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jepsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter L. Vindstad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe &#197;. Kristensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12679" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sitters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Egelkraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Giesler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Portalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fussmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Creed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Trick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grimm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Te Beest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0108-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Faithfull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00286" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Granados" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Duffy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re P&#233;quin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156411" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M.J. Portalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFSR568-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18397.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48N3GN73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Iwabuchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Katano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stegen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.18540.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/Rspb.2008.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2004.00785.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9780470015902.a0026353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0026353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/30994" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34528" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA066586" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04723994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mehdi-cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0107-9374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129210412" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-2598-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurek Kolasa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Wu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1392926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638703v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R Hirt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Ryser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Silve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Arnott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J Wain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D Bryant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Larsson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1204922" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150158v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10028-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M J Portalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor F Fussmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.761984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwen Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Brugel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Andersson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699483v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04487-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Metcalfe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Jepsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Petter L. Vindstad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe &#197;. Kristensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12679" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sitters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Egelkraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Giesler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Olofsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Creed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Trick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grimm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Hessen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Portalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Fussmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13254" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariska Te Beest" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0108-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Faithfull" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00286" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M.J. Portalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.12.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XFSR568-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Granados" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Duffy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re P&#233;quin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156411" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18397.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48N3GN73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Doi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Iwabuchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izumi Katano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Stegen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.18540.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/Rspb.2008.0560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despr&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2004.00785.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thill" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9780470015902.a0026353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0026353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/30994" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/34528" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0146" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA066586" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04723994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>