--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1277,176 +1277,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie aéroportée par drone et positionnement GPS embarqué pour le terrassement.</w:t>
+                <w:t xml:space="preserve">UAV onboard photogrammetry and GPS positioning for earthworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche à l'IGN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPRS, Sep 2015, La Grande Motte, France. pp.293-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-293-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164623v1</w:t>
+                <w:t xml:space="preserve">hal-01206567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie aéroportée et positionnement précis par GPS embarqué sur drone : application au terrassement</w:t>
+                <w:t xml:space="preserve">Photogrammétrie aéroportée par drone et positionnement GPS embarqué pour le terrassement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
@@ -1469,211 +1474,206 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Photogrammétrie et imagerie 3D du CEREMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche à l'IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGN, Mar 2015, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236909v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV onboard photogrammetry and GPS positioning for earthworks</w:t>
+                <w:t xml:space="preserve">Photogrammétrie aéroportée et positionnement précis par GPS embarqué sur drone : application au terrassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bosser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique Photogrammétrie et imagerie 3D du CEREMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-293-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206567v1</w:t>
+                <w:t xml:space="preserve">hal-01236909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1828,51 +1828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554202v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bettiol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daakir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daakir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2019.11.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daakir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3FW2XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40965-017-0027-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XL-3-W4-65-2016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-293-2015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554202v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bettiol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daakir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Zhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Daakir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2019.11.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daakir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pichard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2016.12.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZ3FW2XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Rupnik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40965-017-0027-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01789704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC1223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XL-3-W4-65-2016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-293-2015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>