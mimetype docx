--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,1121 +234,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05478015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Kool</w:t>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Verhaegh</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derks</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wijkamp</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koenders</w:t>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282776v1</w:t>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+                <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">B. Kool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">K. Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">G. Derks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
+                <w:t xml:space="preserve">T. Wijkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">J. Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-025-01824-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+                <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tungsten armoured plasma facing components to pulsed heat loads in magnetic fusion machines</w:t>
+                <w:t xml:space="preserve">Thermal and structural analysis of JT-60SA actively cooled divertor target submitted to high heat flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mitteau</w:t>
+                <w:t xml:space="preserve">S. Garitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Diez</w:t>
+                <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Firdaouss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101777⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.114133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04739158v1</w:t>
+                <w:t xml:space="preserve">cea-04748693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing tungsten armoured plasma facing components to pulsed heat loads in magnetic fusion machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deleau</w:t>
+                <w:t xml:space="preserve">R Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">M Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
+              <w:t xml:space="preserve">, 2024, 41, pp.101777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04590200v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04739158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">A. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerardin</w:t>
+                <w:t xml:space="preserve">M. Wischmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">M. Baruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">A. Hakola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">A. Kappatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816503v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joffrin</w:t>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wischmeier</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baruzzo</w:t>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kappatou</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850452v1</w:t>
+                <w:t xml:space="preserve">cea-04816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and structural analysis of JT-60SA actively cooled divertor target submitted to high heat flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garitta</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Batal</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Missirlian</w:t>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 199, pp.114133. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748693v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,90 +1546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,90 +1680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of plasma-tungsten surfaces interactions on the divertor test sector in WEST during the C3 and C4 campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,90 +1827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared detection of tungsten cracking on actively cooled ITER-like component during high power experiment in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.101537. </w:t>
@@ -1948,77 +1948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic modeling for JT-60SA divertor HHF OVT C target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2076,3748 +2076,3748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04765165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ragona</w:t>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Durodié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. van Schoor</w:t>
+                <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03533314v1</w:t>
+                <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First plasma exposure of a pre-damaged ITER-like plasma-facing unit in the WEST tokamak: procedure for the PFU preparation and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Loewenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (5), pp.056010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/ac412e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04765195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated design strategy for EU-DEMO first wall protection from plasma transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maviglia</w:t>
+                <w:t xml:space="preserve">Thomas Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Siccinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177, pp.113067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04765269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durodié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rigollet</w:t>
+                <w:t xml:space="preserve">J. Ongena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Bernard</w:t>
+                <w:t xml:space="preserve">M. van Schoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (9), pp.096023. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029656v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03533314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissivity measurement of the ITER-like plasma facing components of the WEST phase 2: Pre-exposure measurements and first WEST exposure</w:t>
+                <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ehret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">M.-H. Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101305⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (9), pp.096023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac6f68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029665v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated design strategy for EU-DEMO first wall protection from plasma transients Fusion Engineering and Design 177 (2022) 113067</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mattia Siccinio</w:t>
+                <w:t xml:space="preserve">Emissivity measurement of the ITER-like plasma facing components of the WEST phase 2: Pre-exposure measurements and first WEST exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.101305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2022.101305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04765260v1</w:t>
+                <w:t xml:space="preserve">hal-04029665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Allegretti</w:t>
+                <w:t xml:space="preserve">Integrated design strategy for EU-DEMO first wall protection from plasma transients Fusion Engineering and Design 177 (2022) 113067</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Siccinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (4), pp.042007. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.113125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741642v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First feedback during series fabrication of ITER like divertor tungsten components for the WEST tokamak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the complete heat flux deposition on the CFETR first wall with neon seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Li</w:t>
+                <w:t xml:space="preserve">Feifei Nian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lipa</w:t>
+                <w:t xml:space="preserve">Zhongshi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Luo</w:t>
+                <w:t xml:space="preserve">Rui Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Missirlian</w:t>
+                <w:t xml:space="preserve">Jingbo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojian Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2978⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (9), pp.095004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac0a3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04746485v1</w:t>
+                <w:t xml:space="preserve">cea-04765278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First temperature database achieved with Fiber Bragg Grating sensors in uncooled plasma facing components of the WEST lower divertor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Corre</w:t>
+                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chanet</w:t>
+                <w:t xml:space="preserve">Alex Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cotillard</w:t>
+                <w:t xml:space="preserve">James P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gaspar</w:t>
+                <w:t xml:space="preserve">Karl Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 170, pp.112528. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac326a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583708v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divertor power loads and scrape off layer width in the large aspect ratio full tungsten tokamak WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grosjean</w:t>
+                <w:t xml:space="preserve">Nicolas Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gunn</w:t>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Krieger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Ratynskaia</w:t>
+                <w:t xml:space="preserve">Clarisse Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (9), pp.096027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652668v1</w:t>
+                <w:t xml:space="preserve">cea-03345900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-resolution infrared imagery of misaligned tungsten monoblock edge heating in the WEST tokamak</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">First temperature database achieved with Fiber Bragg Grating sensors in uncooled plasma facing components of the WEST lower divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cotillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Carpentier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100910⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.112528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578420v1</w:t>
+                <w:t xml:space="preserve">hal-03583708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First feedback during series fabrication of ITER like divertor tungsten components for the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Diez</w:t>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96 (12), pp.124029. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2657⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768143v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Delmas</w:t>
+                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03202595v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of temperature distribution observed on W-ITER-like PFUs in WEST monitored with a very-high-resolution IR system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Very high-resolution infrared imagery of misaligned tungsten monoblock edge heating in the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112387⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578445v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Böswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac1dc6⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746758v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and redeposition patterns on entire erosion marker tiles after exposure in the first operation phase of WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Diez</w:t>
+                <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2182⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.100920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550892v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03202595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the complete heat flux deposition on the CFETR first wall with neon seeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guojian Niu</w:t>
+                <w:t xml:space="preserve">Interpretation of temperature distribution observed on W-ITER-like PFUs in WEST monitored with a very-high-resolution IR system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac0a3d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04765278v1</w:t>
+                <w:t xml:space="preserve">hal-03578445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor power loads and scrape off layer width in the large aspect ratio full tungsten tokamak WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Bourdelle</w:t>
+                <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fedorczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (9), pp.096027. </w:t>
+              <w:t xml:space="preserve">, 2021, 61 (10), pp.106011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac1803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac1dc6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03345900v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04746758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion and redeposition patterns on entire erosion marker tiles after exposure in the first operation phase of WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Grosjean</w:t>
+                <w:t xml:space="preserve">M Balden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James P. Gunn</w:t>
+                <w:t xml:space="preserve">M Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Krieger</w:t>
+                <w:t xml:space="preserve">B Bliewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Ratynskaia</w:t>
+                <w:t xml:space="preserve">E Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96 (12), pp.124057. </w:t>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac326a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583706v1</w:t>
+                <w:t xml:space="preserve">hal-03550892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-red thermography estimate of deposited heat load dynamics on the lower tungsten divertor of WEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First analysis of the misaligned leading edges of ITER-like Plasma Facing Units using a very high resolution infrared camera in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Fedorczak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">R Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Grosjean</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147419v1</w:t>
+                <w:t xml:space="preserve">hal-03148253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and manufacturing of bulk tungsten tiles for WEST outer limiter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Portafaix</w:t>
+                <w:t xml:space="preserve">Infra-red thermography estimate of deposited heat load dynamics on the lower tungsten divertor of WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fedorczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2020.112000⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T171, pp.014046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab4e3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491201v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of the misaligned leading edges of ITER-like Plasma Facing Units using a very high resolution infrared camera in WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J P Gunn</w:t>
+                <w:t xml:space="preserve">Design and manufacturing of bulk tungsten tiles for WEST outer limiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.112000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2020.112000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148253v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
+                <w:t xml:space="preserve">The influence of N on the D retention within W coatings for fusion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baiasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.1959-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021382v1</w:t>
+                <w:t xml:space="preserve">hal-05021064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First heat flux estimation in the lower divertor of WEST with embedded thermal measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Manufacturing and characterization of stainless steel/CuCrZr and stainless steel/Cu junction ring by explosive welding method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146 part A, pp.757-760. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.074⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.1157-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050673v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05194310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+                <w:t xml:space="preserve">First heat flux estimation in the lower divertor of WEST with embedded thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Perry</w:t>
+                <w:t xml:space="preserve">J.L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146, pp.800-804. </w:t>
+              <w:t xml:space="preserve">, 2019, 146 part A, pp.757-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110735v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat load modeling for design of DEMO discrete limiter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (2), pp.1221-1451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190872v1</w:t>
+                <w:t xml:space="preserve">hal-05021382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of N on the D retention within W coatings for fusion applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+                <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146, pp.1959-1962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.03.075⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146, pp.800-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021064v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and characterization of stainless steel/CuCrZr and stainless steel/Cu junction ring by explosive welding method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simplified heat load modeling for design of DEMO discrete limiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Diez</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Arter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Samaille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.1157-1161. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.100568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05194310v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration procedures of the Tore-Supra infrared endoscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Balorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 879, pp.121-133. </w:t>
@@ -5933,77 +5933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp.182-187. </w:t>
@@ -6054,77 +6054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of fiber Bragg grating temperature sensors in plasma facing components of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cotillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6169,1034 +6169,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEMO wall load challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface heat flux estimation with embedded fiber Bragg gratings measurements: Numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wenninger</w:t>
+                <w:t xml:space="preserve">J-L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Albanese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4fb4⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.1077 - 1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986061v1</w:t>
+                <w:t xml:space="preserve">hal-01794290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Panayotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient generation of energetic ions in multi-ion plasmas by radio-frequency heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DEMO wall load challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kazakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ongena</w:t>
+                <w:t xml:space="preserve">F. Arbeiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lerche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Van eester</w:t>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS4167⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.046002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4fb4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01898634v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Richou</w:t>
+                <w:t xml:space="preserve">Efficient generation of energetic ions in multi-ion plasmas by radio-frequency heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kazakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ongena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Greuner</w:t>
+                <w:t xml:space="preserve">M. Mantsinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Van eester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.973-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021116v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01898634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 124, pp.207 - 210. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+              <w:t xml:space="preserve">, 2017, 124, pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04747908v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten coating by ATC plasma spraying on CFC for WEST tokamak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Firdaouss</w:t>
+                <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Desgranges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H Maier</w:t>
+                <w:t xml:space="preserve">H. Greuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa8785⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.207 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2017.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748755v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04747908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat flux estimation with embedded fiber Bragg gratings measurements: Numerical study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Tungsten coating by ATC plasma spraying on CFC for WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L. Gardarein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">C Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guilhem</w:t>
+                <w:t xml:space="preserve">H Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.1077 - 1081. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, T170, pp.014008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa8785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794290v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Burles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7393,103 +7393,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coatings for application in WEST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grigore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gherendi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.137-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7549,77 +7549,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.1-6. </w:t>
@@ -7669,103 +7669,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T167, </w:t>
@@ -7816,90 +7816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: validation program for WEST tungsten coated plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T167, pp.014029. </w:t>
@@ -7950,90 +7950,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fatigue lifetime assessment of WEST ITER Like Plasma Facing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109-111, pp.294-298. </w:t>
@@ -8071,64 +8071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational limits on WEST inertial divertor sector during the early phase experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8352,77 +8352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and preliminary thermal validation of the WEST actively cooled upper divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8498,77 +8498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components integration studies for the WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8613,575 +8613,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04747936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Heat flux decay length during RF power operation in the Tore Supra tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chantant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.050⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/54/1/013013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724821v1</w:t>
+                <w:t xml:space="preserve">hal-01459438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Tsitrone</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.1048-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-04748647v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power handling of the JET ITER-like wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The WEST project: Testing ITER divertor high heat flux component technology in a steady state tokamak environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Arnoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. de Vries</w:t>
+                <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T159/014009⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (7-8), pp.907 - 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2014.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286877v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat flux decay length during RF power operation in the Tore Supra tokamak</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Firdaouss</w:t>
+                <w:t xml:space="preserve">Power handling of the JET ITER-like wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carpentier</w:t>
+                <w:t xml:space="preserve">Stéphane Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chantant</w:t>
+                <w:t xml:space="preserve">P. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (1), </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, T159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/54/1/013013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T159/014009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459438v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the ITER Ion Cyclotron H&amp;CD system</w:t>
               </w:r>
@@ -9472,77 +9472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments Toward Fully Metallic Actively Cooled Plasma-Facing Components for the Tungsten Divertor in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gavila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9593,64 +9593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: PFC shaping solutions investigated for the ITER-like W divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,64 +9766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.T. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (10, SI), </w:t>
@@ -9861,103 +9861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Argouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (10), pp.103010. </w:t>
@@ -10021,51 +10021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Saoutic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,51 +10167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10258,51 +10258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on the acoustic parameters of sharp-edged porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10406,64 +10406,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design of actively cooled plasma-facing units for the divertors of fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Richou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10546,90 +10546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSI 24 - The 24th International Conference on Plasma Surface Interactions in Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Jeju, South Korea</w:t>
@@ -10684,77 +10684,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA FEC 2021 - The 28th IAEA Fusion Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice (Virtual conference), France</w:t>
@@ -10809,51 +10809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,347 +10898,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Flux estimation in WEST divertor with embedded thermocouples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Investigation on reduced thermal models for simulating infrared images in fusion devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. pp.292 - 303, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032091⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794678v1</w:t>
+                <w:t xml:space="preserve">hal-01794917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on reduced thermal models for simulating infrared images in fusion devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Heat Flux estimation in WEST divertor with embedded thermocouples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Gardarein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Thermal-Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. pp.292 - 303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/745/3/032091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794917v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing ITER Tungsten Divertor Operation in Tore Supra: Physics Basis for the WEST Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guirlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,51 +11462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05478015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dickes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04739158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Loewenhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Coenen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Testoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loewenhoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac412e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maviglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Federici" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Siccinio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113067" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113125" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2978" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583708v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112528" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gunn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krieger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carpentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100910" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balden" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bliewert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Nian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ding" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Niu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac0a3d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03345900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1803" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fedorczak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4e3d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dejarnac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maviglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barrett" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05194310v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.09.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W Coenen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.10.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wenninger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arbeiter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4fb4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01898634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantsinen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van&#160;eester" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4167" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747892v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Languille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Autissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/t167/014012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286877v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balboa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clever" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vries" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T159/014009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/1/013013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518446v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafarge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(98)00002-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7B5A7177093F539DCBA324E039AF332F202480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04990021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05478015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dickes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04739158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Loewenhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Coenen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Testoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loewenhoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac412e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maviglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Federici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Siccinio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765260v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Nian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Niu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac0a3d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03345900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112528" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2978" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gunn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krieger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100910" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balden" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bliewert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2182" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dejarnac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fedorczak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4e3d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05194310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maviglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barrett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.09.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W Coenen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.10.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wenninger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arbeiter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4fb4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01898634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantsinen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van&#160;eester" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4167" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747892v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Languille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Autissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/t167/014012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/1/013013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balboa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clever" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vries" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T159/014009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518446v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafarge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(98)00002-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7B5A7177093F539DCBA324E039AF332F202480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04990021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>