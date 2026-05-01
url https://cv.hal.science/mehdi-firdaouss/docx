--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -636,529 +636,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing tungsten armoured plasma facing components to pulsed heat loads in magnetic fusion machines</w:t>
+                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mitteau</w:t>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Diez</w:t>
+                <w:t xml:space="preserve">A. Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Firdaouss</w:t>
+                <w:t xml:space="preserve">M. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41, pp.101777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101777⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04739158v1</w:t>
+                <w:t xml:space="preserve">cea-04590200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Boron Coatings for antenna protection limiters in the WEST Tokamak</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing tungsten armoured plasma facing components to pulsed heat loads in magnetic fusion machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deleau</w:t>
+                <w:t xml:space="preserve">R Mitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">M Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Missirlian</w:t>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.101573. </w:t>
+              <w:t xml:space="preserve">, 2024, 41, pp.101777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04590200v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04739158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Joffrin</w:t>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wischmeier</w:t>
+                <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baruzzo</w:t>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Kappatou</w:t>
+                <w:t xml:space="preserve">L. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850452v1</w:t>
+                <w:t xml:space="preserve">cea-04816503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and cleaning of the deposit layers on the lower divertor of WEST fully equipped with ITER grade components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the EUROfusion Tokamak Exploitation programme in support of ITER and DEMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Joffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerardin</w:t>
+                <w:t xml:space="preserve">M. Wischmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">M. Baruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Desgranges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Diez</w:t>
+                <w:t xml:space="preserve">A. Hakola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubus</w:t>
+                <w:t xml:space="preserve">A. Kappatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.101783. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2be4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04816503v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
               </w:r>
@@ -1278,51 +1278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing of ITER-grade plasma facing units in the WEST tokamak: Progress in understanding heat loading and damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,364 +1406,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma exposure of a pre-damaged ITER-like plasma facing unit in the WEST tokamak: in-situ and post-mortem measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Missirlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Corre</w:t>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Loewenhoff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Coenen</w:t>
+                <w:t xml:space="preserve">L Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101366⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193, pp.113683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396238v1</w:t>
+                <w:t xml:space="preserve">cea-04619420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing, testing and installation of the full tungsten actively cooled ITER-like divertor in the WEST tokamak</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Plasma exposure of a pre-damaged ITER-like plasma facing unit in the WEST tokamak: in-situ and post-mortem measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Loewenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastijan Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gargiulo</w:t>
+                <w:t xml:space="preserve">Jan Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 193, pp.113683. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.101366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.113683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04619420v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of plasma-tungsten surfaces interactions on the divertor test sector in WEST during the C3 and C4 campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.101537. </w:t>
@@ -2210,472 +2210,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First plasma exposure of a pre-damaged ITER-like plasma-facing unit in the WEST tokamak: procedure for the PFU preparation and lessons learned</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Loewenhoff</w:t>
+                <w:t xml:space="preserve">R. Ragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Diez</w:t>
+                <w:t xml:space="preserve">F. Durodié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martin</w:t>
+                <w:t xml:space="preserve">A. Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ongena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Schoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (5), pp.056010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac412e⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04765195v1</w:t>
+                <w:t xml:space="preserve">cea-03533314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated design strategy for EU-DEMO first wall protection from plasma transients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bachmann</w:t>
+                <w:t xml:space="preserve">First plasma exposure of a pre-damaged ITER-like plasma-facing unit in the WEST tokamak: procedure for the PFU preparation and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Federici</w:t>
+                <w:t xml:space="preserve">Thorsten Loewenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Franke</w:t>
+                <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Siccinio</w:t>
+                <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.113067. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac412e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04765269v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04765195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the WEST travelling wave array antenna design and results from the high power mock-up</w:t>
+                <w:t xml:space="preserve">Integrated design strategy for EU-DEMO first wall protection from plasma transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ragona</w:t>
+                <w:t xml:space="preserve">Francesco Maviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Durodié</w:t>
+                <w:t xml:space="preserve">Christian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Messiaen</w:t>
+                <w:t xml:space="preserve">Gianfranco Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ongena</w:t>
+                <w:t xml:space="preserve">Thomas Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Schoor</w:t>
+                <w:t xml:space="preserve">Mattia Siccinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (2), pp.026046. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.113067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2022.113067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03533314v1</w:t>
+                <w:t xml:space="preserve">cea-04765269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the emissivity measurements performed in WEST: in-situ and post-mortem observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,103 +2886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated design strategy for EU-DEMO first wall protection from plasma transients Fusion Engineering and Design 177 (2022) 113067</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Maviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Siccinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178, pp.113125. </w:t>
@@ -3154,51 +3154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,51 +3301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divertor power loads and scrape off layer width in the large aspect ratio full tungsten tokamak WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,636 +3416,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03345900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First temperature database achieved with Fiber Bragg Grating sensors in uncooled plasma facing components of the WEST lower divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First feedback during series fabrication of ITER like divertor tungsten components for the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Corre</w:t>
+                <w:t xml:space="preserve">Q Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chanet</w:t>
+                <w:t xml:space="preserve">M Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cotillard</w:t>
+                <w:t xml:space="preserve">G Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gaspar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+                <w:t xml:space="preserve">M Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112528⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (12), pp.124037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ac2978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583708v1</w:t>
+                <w:t xml:space="preserve">cea-04746485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First feedback during series fabrication of ITER like divertor tungsten components for the WEST tokamak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Firdaouss</w:t>
+                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Li</w:t>
+                <w:t xml:space="preserve">J Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lipa</w:t>
+                <w:t xml:space="preserve">K Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Luo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Missirlian</w:t>
+                <w:t xml:space="preserve">S Ratynskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96 (12), pp.124037. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04746485v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained W-melting experiments on actively cooled ITER-like Plasma Facing Unit in WEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Corre</w:t>
+                <w:t xml:space="preserve">Very high-resolution infrared imagery of misaligned tungsten monoblock edge heating in the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grosjean</w:t>
+                <w:t xml:space="preserve">J P Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gunn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Ratynskaia</w:t>
+                <w:t xml:space="preserve">S Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652668v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high-resolution infrared imagery of misaligned tungsten monoblock edge heating in the WEST tokamak</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">First temperature database achieved with Fiber Bragg Grating sensors in uncooled plasma facing components of the WEST lower divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cotillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Carpentier</w:t>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.112528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578420v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance tests of the industrial series manufacturing of WEST ITER-like tungsten actively cooled divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Böswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (12), pp.124029. </w:t>
@@ -4109,64 +4109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4217,103 +4217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of temperature distribution observed on W-ITER-like PFUs in WEST monitored with a very-high-resolution IR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168, pp.112387. </w:t>
@@ -4351,64 +4351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation of tungsten plasma-facing components after the first phase of operation of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,51 +4537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bliewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96 (12), pp.124020. </w:t>
@@ -4619,103 +4619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of the misaligned leading edges of ITER-like Plasma Facing Units using a very high resolution infrared camera in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dejarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -4757,90 +4757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infra-red thermography estimate of deposited heat load dynamics on the lower tungsten divertor of WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fedorczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, T171, pp.014046. </w:t>
@@ -5159,51 +5159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing and characterization of stainless steel/CuCrZr and stainless steel/Cu junction ring by explosive welding method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Samaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,338 +5244,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05194310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First heat flux estimation in the lower divertor of WEST with embedded thermal measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Corre</w:t>
+                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (2), pp.1221-1451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050673v1</w:t>
+                <w:t xml:space="preserve">hal-05021382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the He content within W coatings by using glow discharge optical emission spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+                <w:t xml:space="preserve">First heat flux estimation in the lower divertor of WEST with embedded thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Grigore</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.L. Gardarein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Reports in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 part A, pp.757-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.01.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021382v1</w:t>
+                <w:t xml:space="preserve">hal-02050673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coatings repair: An approach to increase the lifetime of plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat load modeling for design of DEMO discrete limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration procedures of the Tore-Supra infrared endoscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dejarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,90 +6041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of fiber Bragg grating temperature sensors in plasma facing components of the WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cotillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6188,51 +6188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface heat flux estimation with embedded fiber Bragg gratings measurements: Numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Gardarein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,472 +6303,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DEMO wall load challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
+                <w:t xml:space="preserve">R. Wenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Escourbiac</w:t>
+                <w:t xml:space="preserve">R. Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hirai</w:t>
+                <w:t xml:space="preserve">R. Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panayotis</w:t>
+                <w:t xml:space="preserve">F. Arbeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.046002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4fb4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748589v1</w:t>
+                <w:t xml:space="preserve">hal-03986061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEMO wall load challenge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient generation of energetic ions in multi-ion plasmas by radio-frequency heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Albanese</w:t>
+                <w:t xml:space="preserve">O. Kazakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ongena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ambrosino</w:t>
+                <w:t xml:space="preserve">E. Lerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arbeiter</w:t>
+                <w:t xml:space="preserve">M. Mantsinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">D. Van eester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (4), pp.046002. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.973-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa4fb4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS4167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986061v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01898634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient generation of energetic ions in multi-ion plasmas by radio-frequency heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface heat loads on the ITER divertor vertical targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kazakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ongena</w:t>
+                <w:t xml:space="preserve">S. Carpentier-Chouchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lerche</w:t>
+                <w:t xml:space="preserve">F. Escourbiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mantsinen</w:t>
+                <w:t xml:space="preserve">T. Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Van eester</w:t>
+                <w:t xml:space="preserve">S. Panayotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (10), pp.973-978. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.046025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHYS4167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5e2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01898634v1</w:t>
+                <w:t xml:space="preserve">cea-04748589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,64 +6858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the different processes of tungsten coating implemented into WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten coating by ATC plasma spraying on CFC for WEST tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,786 +7107,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Guilhem</w:t>
+                <w:t xml:space="preserve">Tungsten coatings for application in WEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grigore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gherendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.137-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04748752v1</w:t>
+                <w:t xml:space="preserve">hal-05021015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Ferlay</w:t>
+                <w:t xml:space="preserve">Thermomechanical simulation of WEST actively cooled upper divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.36 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04748773v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten coatings for application in WEST project</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tungsten covered graphite and copper elements and ITER-like actively cooled tungsten divertor plasma facing units for the WEST project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Burles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.137-140. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, T167, pp.014066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2016.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/t167/1/014066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021015v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04748773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Firdaouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Languille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, T167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455195v1</w:t>
+                <w:t xml:space="preserve">hal-01455190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pores inside tungsten coating after thermal cycling for fusion device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ruset</w:t>
+                <w:t xml:space="preserve">Evaluation of peak power flux densities based on full ion orbit calculation: Application to WEST ITER-like target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/T167/1/014060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: validation program for WEST tungsten coated plasma facing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7937,64 +7937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fatigue lifetime assessment of WEST ITER Like Plasma Facing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,64 +8071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational limits on WEST inertial divertor sector during the early phase experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98-99, pp.1394 - 1398. </w:t>
@@ -8498,90 +8498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma facing components integration studies for the WEST divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98-99, pp.1285 - 1289. </w:t>
@@ -8619,64 +8619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flux decay length during RF power operation in the Tore Supra tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,77 +8753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: Current status of the ITER-like tungsten divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9593,90 +9593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The WEST project: PFC shaping solutions investigated for the ITER-like W divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Missirlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9861,51 +9861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat flux generated by ICRH heating with cantilevered bars and a slotted box Faraday screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10167,51 +10167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10406,64 +10406,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design of actively cooled plasma-facing units for the divertors of fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Richou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10533,90 +10533,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal loads in gaps between ITER divertor monoblocks: first lessons learnt from WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10671,51 +10671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divertor power loads and scrape off layer width in the large aspect ratio full tungsten tokamak WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10904,51 +10904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on reduced thermal models for simulating infrared images in fusion devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11047,51 +11047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Flux estimation in WEST divertor with embedded thermocouples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Firdaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,51 +11462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05478015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dickes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04739158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Loewenhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Coenen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Testoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loewenhoff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac412e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maviglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Federici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Siccinio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765260v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Nian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Niu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac0a3d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03345900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112528" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746485v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2978" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gunn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krieger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100910" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balden" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bliewert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2182" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dejarnac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fedorczak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4e3d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05194310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maviglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barrett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.09.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W Coenen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.10.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986061v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wenninger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arbeiter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4fb4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01898634v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantsinen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van&#160;eester" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4167" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747892v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Languille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Autissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/t167/014012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/1/013013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balboa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clever" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vries" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T159/014009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518446v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafarge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(98)00002-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7B5A7177093F539DCBA324E039AF332F202480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04990021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05478015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dickes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd B&#246;swirth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hunger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tichit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garitta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Batal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Missirlian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04590200v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Missirlian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101573" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04739158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mitteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Diez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Firdaouss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04816503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Corre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desgranges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101783" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joffrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wischmeier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kappatou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2be4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Aumeunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krieger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101546" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04619420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gargiulo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Loewenhoff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Coenen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101366" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fedorczak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04396240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Tichit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Testoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113400" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03533314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ragona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durodi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messiaen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ongena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Schoor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4467" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Loewenhoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac412e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maviglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Federici" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Siccinio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Aumeunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6f68" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2022.101305" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765260v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Nian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Niu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac0a3d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grosjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Gunn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Krieger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac326a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03345900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fedorczak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourdelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746485v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lipa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Missirlian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2978" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03652668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grosjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gunn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Krieger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ratynskaia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Corre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gunn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100910" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cotillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112528" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Firdaouss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2657" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100920" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578445v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Aumeunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112387" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04746758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac1dc6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balden" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mayer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bliewert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ac2182" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03148253v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dejarnac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fedorczak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4e3d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grigore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gherendi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiasu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hernandez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05194310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samaille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021382v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Grigore" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.074" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.01.084" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190872v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maviglia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barrett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouve" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reichle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.09.035" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W Coenen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dejarnac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.10.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pocheau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaspar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024514" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Gardarein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guilhem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.10.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986061v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wenninger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albanese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ambrosino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arbeiter" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa4fb4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01898634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kazakov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantsinen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van&#160;eester" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier-Chouchana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escourbiac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panayotis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5e2a" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021116v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Greuner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2017.02.087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desgranges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hernandez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mateus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8785" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2016.09.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroque" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP1KJQR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guilhem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bucalossi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ferlay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014066" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/T167/1/014060" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Languille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncada" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.07.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW9RW4H6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748681v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Richou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tsitrone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/t167/1/014029" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04723407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2016.03.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747892v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Languille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Greuner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Autissier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/t167/014012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550957v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Artaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basiuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;coulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;mond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/6/063017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.12.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCK6CVMH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04747936v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guilhem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2015.02.053" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459438v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chantant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/1/013013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.050" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748647v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2014.01.062" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW2NK8QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286877v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balboa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clever" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vries" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T159/014009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748556v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamalle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaumont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kazarian" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agarici" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2012.11.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TDW0CX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738173v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bernard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argouarch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger-By" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clairet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.01.040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPH7TX1X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Courtois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavila" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/fst13-a24092" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724831v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecocq" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2013.03.048" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287089v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;coulet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Hoang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abiteboul" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/10/104023" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/52/10/103010" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04738307v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoutic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allfrey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. An&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/51/9/094014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DCB9151151AA4689D43C134884AC9EC169ED17A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990300v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weisman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1418372" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02518446v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guermond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafarge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7225(98)00002-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7B5A7177093F539DCBA324E039AF332F202480/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04990021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03202608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795338v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan G&#233;rardin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Aumeunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Gardarein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794917v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Gardarein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032019" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794678v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardarein" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032091" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guirlet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Artaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>