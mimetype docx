--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -374,559 +374,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion amyloid polymorphs -The tag might change it all</w:t>
+                <w:t xml:space="preserve">Extracellular Vesicles-Encapsulated Yeast Prions and What They Can Tell Us about the Physical Nature of Propagons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bousset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.00190⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22010090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02912510v1</w:t>
+                <w:t xml:space="preserve">cea-03092426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose availability dictates the export of the soluble and prion forms of Sup35p via periplasmic or extracellular vesicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prion amyloid polymorphs -The tag might change it all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Luckgei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14515⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2020.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02556526v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02912510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding in plain sight: vesicle-mediated export and transmission of prion-like proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Glucose availability dictates the export of the soluble and prion forms of Sup35p via periplasmic or extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.322 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02748279v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02556526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Yarrowia lipolytica orthologs of Sup35p assemble into thioflavin T-negative amyloid fibrils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hiding in plain sight: vesicle-mediated export and transmission of prion-like proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.199-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.06.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02908278v1</w:t>
+                <w:t xml:space="preserve">cea-02748279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles-Encapsulated Yeast Prions and What They Can Tell Us about the Physical Nature of Propagons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Yarrowia lipolytica orthologs of Sup35p assemble into thioflavin T-negative amyloid fibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529 (3), pp.533-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22010090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03092426v1</w:t>
+                <w:t xml:space="preserve">cea-02908278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth phase-dependent changes in the size and infectivity of SDS-resistant Sup35p assemblies associated with the [ PSI + ] prion in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -973,64 +973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prolonged chronological lifespan is an unexpected benefit of the [PSI+] prion in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1064,64 +1064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than just trash bins? Potential roles for extracellular vesicles in the vertical and horizontal transmission of yeast prions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (2), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1149,304 +1149,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sup35p in Its Soluble and Prion States Is Packaged inside Extracellular Vesicles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The 26S Proteasome Degrades the Soluble but Not the Fibrillar Form of the Yeast Prion Ure2p In Vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Madiona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01017-15⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0131789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239954v1</w:t>
+                <w:t xml:space="preserve">hal-01179129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 26S Proteasome Degrades the Soluble but Not the Fibrillar Form of the Yeast Prion Ure2p In Vitro.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sup35p in Its Soluble and Prion States Is Packaged inside Extracellular Vesicles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0131789. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e01017-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01017-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179129v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for the proteasome in the turnover of Sup35p and in [PSI(+) ] prion propagation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Redeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (3), pp.507-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,77 +1623,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A native-like conformation for the C-terminal domain of the prion Ure2p within its fibrillar form.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Habenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sourigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Loquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1756,103 +1756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutation within the C-terminal domain of Sup35p that affects [PSI(+) ] prion propagation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
@@ -1890,64 +1890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast prions assembly and propagation: contributions of the prion and non-prion moieties and the nature of assemblies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (4), pp.277-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,90 +1994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsc70 protein interaction with soluble and fibrillar alpha-synuclein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Madiona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (40), pp.34690-9. </w:t>
@@ -2128,64 +2128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swa2p-dependent clathrin dynamics is critical for Flo11p processing and 'Mat' formation in the yeast Saccharomyces cerevisiae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline N Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 584 (6), pp.1149-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2225,515 +2225,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional diversity among eukaryotic Hsp70 nucleotide exchange factors.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Function of SSA subfamily of Hsp70 within and across species varies widely in complementing Saccharomyces cerevisiae cell growth and prion propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline N Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Dall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Masison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/092986609788490186⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (8), pp.e6644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183768v1</w:t>
+                <w:t xml:space="preserve">hal-01183787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Hsp70 isoforms in the eukaryotic cytosol : mere redundancy or functional specificity ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural and functional diversity among eukaryotic Hsp70 nucleotide exchange factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine N. C. N. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920208785133280⟩</w:t>
+              <w:t xml:space="preserve">Protein and Peptide Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (6), pp.623-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/092986609788490186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183766v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Ire1 in the yeast Yarrowia lipolytica reveals an important role for the Sls1 nucleotide exchange factor in unfolded protein response regulation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multiple Hsp70 isoforms in the eukaryotic cytosol : mere redundancy or functional specificity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine N. C. N. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.338-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920208785133280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00294-008-0190-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00315524v1</w:t>
+                <w:t xml:space="preserve">hal-01183766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of SSA subfamily of Hsp70 within and across species varies widely in complementing Saccharomyces cerevisiae cell growth and prion propagation.</w:t>
+                <w:t xml:space="preserve">Characterization of Ire1 in the yeast Yarrowia lipolytica reveals an important role for the Sls1 nucleotide exchange factor in unfolded protein response regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline N Martineau</w:t>
+                <w:t xml:space="preserve">Anna Babour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Le Dall</w:t>
+                <w:t xml:space="preserve">Anita Boisramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Reidy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (6), pp.337-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-008-0190-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006644⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183787v1</w:t>
+                <w:t xml:space="preserve">hal-00315524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flo11p-independent control of &amp;quot;mat&amp;quot; formation by hsp70 molecular chaperones and nucleotide exchange factors in yeast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline N Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 177 (3), pp.1679-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2909,51 +2909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-regulated recruitment of the essential yeast ribosomal protein gene activator Ifh1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Schawalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Howald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,64 +3042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yeast Sls1p and Fes1p Proteins Define a New Family of Hsp70 Nucleotide Exchange Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L Brodsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of Endoplasmic Reticulum-associated Degradation on the Peptide Binding Domain and Concentration of BiP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,317 +3274,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide Exchange Factor for the Yeast Hsp70 Molecular Chaperone Ssa1p</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">HspBP1, a homologue of the yeast Fes1 and Sls1 proteins, is an Hsc70 nucleotide exchange factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mclellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A Raynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L Brodsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mcb.22.13.4677-4689.2002⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 531 (2), pp.339-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)03570-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989485v1</w:t>
+                <w:t xml:space="preserve">hal-02989506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HspBP1, a homologue of the yeast Fes1 and Sls1 proteins, is an Hsc70 nucleotide exchange factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nucleotide Exchange Factor for the Yeast Hsp70 Molecular Chaperone Ssa1p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vince Guerriero</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey L Brodsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 531 (2), pp.339-342. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (13), pp.4677-4689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(02)03570-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mcb.22.13.4677-4689.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989506v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly representative two-hybrid genomic library for the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Boisramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3622,64 +3622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S1s 1p stimulates sec63p-mediated activation of Kar2p in a conformation-dependent manner in the yeast endoplasmic reticulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Kar2p and Sls1p is required for efficient co-translational translocation of secreted proteins in the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Boisramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi M. Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Hsp70 isoforms in the eukaryotic cytosol:evidence for both redundant and specialized functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline N. Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,51 +4289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Janbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Huyen Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin May" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-01962-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luckgei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kabani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sch&#252;tz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.00190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02556526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14515" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02748279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.06.024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03092426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02269065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184905" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-015-0534-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01017-15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131789" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine N. C. N. Martineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Therese M.-T. Le Dall-Duverne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Melki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Beckerich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Kabani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-011-0302-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourigues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZVK7LGS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07719.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.18070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pemberton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.261321" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line N Martineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.02.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM7WPMSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986609788490186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920208785133280" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-008-0190-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCST8HQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Dall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reidy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Masison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.081141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Michot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boschiero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPKV1DKX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schawalder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Howald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Choudhury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FF2D4B6C7072FC672E2FAACD434050F4D5A761E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Brodsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202033490268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Kelley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Morrow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L Montgomery" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Sivendran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e02-12-0847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.13.4677-4689.2002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mclellan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Raynes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Guerriero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03570-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Hartmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.47.30903" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line N. Martineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608051298113010019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03443773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Haim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riquelme-Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gipchtein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Rodrigues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Janbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Huyen Chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin May" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-01962-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Abjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Riquelme-Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gipchtein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac068" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03092426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kabani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02912510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luckgei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sch&#252;tz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2020.00190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02556526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pilard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02748279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.06.024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02269065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184905" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-015-0534-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madiona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131789" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01017-15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine N. C. N. Martineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Therese M.-T. Le Dall-Duverne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Melki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Beckerich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi M. Kabani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-011-0302-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourigues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201202093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZVK7LGS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cosnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07719.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.18070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pemberton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.261321" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line N Martineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.02.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM7WPMSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Dall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reidy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Masison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006644" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986609788490186" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920208785133280" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Babour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-008-0190-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MCST8HQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.081141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Michot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boschiero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2005.04.158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPKV1DKX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schawalder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Howald" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Choudhury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FF2D4B6C7072FC672E2FAACD434050F4D5A761E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey L Brodsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389202033490268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S Kelley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Morrow" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L Montgomery" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Sivendran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e02-12-0847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mclellan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Raynes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Guerriero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(02)03570-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.13.4677-4689.2002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Hartmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.47.30903" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line N. Martineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608051298113010019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03443773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Haim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riquelme-Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gipchtein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derbois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>